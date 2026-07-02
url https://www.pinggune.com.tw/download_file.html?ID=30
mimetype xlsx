--- v0 (2026-05-14)
+++ v1 (2026-07-02)
@@ -7,53 +7,53 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\內建資料夾\桌面\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{530E8BB0-E073-4788-A37B-5ABFA451943E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A88B20DA-54F1-490A-8166-E88E01258CE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1320" yWindow="1665" windowWidth="13680" windowHeight="13305" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="燈光視訊舞台出貨單" sheetId="7" r:id="rId1"/>
     <sheet name="秉冠燈光視訊舞台清單" sheetId="9" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">秉冠燈光視訊舞台清單!$A$1:$C$354</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">燈光視訊舞台出貨單!$A$1:$J$156</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E34" i="7" l="1"/>
   <c r="E35" i="7"/>
   <c r="E25" i="7"/>
   <c r="E24" i="7"/>
   <c r="E22" i="7"/>
   <c r="E21" i="7"/>
   <c r="E19" i="7"/>
   <c r="E18" i="7"/>
   <c r="E16" i="7"/>
   <c r="E15" i="7"/>
@@ -107,51 +107,51 @@
   <c r="J34" i="7"/>
   <c r="J33" i="7"/>
   <c r="E33" i="7"/>
   <c r="J31" i="7"/>
   <c r="E31" i="7"/>
   <c r="J30" i="7"/>
   <c r="E30" i="7"/>
   <c r="J25" i="7"/>
   <c r="J24" i="7"/>
   <c r="J18" i="7"/>
   <c r="J13" i="7"/>
   <c r="J12" i="7"/>
   <c r="E12" i="7"/>
   <c r="J16" i="7"/>
   <c r="J15" i="7"/>
   <c r="J10" i="7"/>
   <c r="J9" i="7"/>
   <c r="E9" i="7"/>
   <c r="J7" i="7"/>
   <c r="J6" i="7"/>
   <c r="E6" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1056" uniqueCount="749">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1056" uniqueCount="748">
   <si>
     <t>追蹤燈用 Follow 腳架</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>XLR-3PIN 訊號線－15米</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Multi Cable－3米</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>美規快接公母－25米</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>美規快接公母－20米</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>網路線－50米</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -1276,62 +1276,50 @@
   <si>
     <t>CYC  Flood 天幕地排燈 (220V/1000W)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>LED 譜燈</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>傳統燈泡 譜燈 (15W / 110V)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>可用Dimmer控制</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>[KS] Natural wind N6 渦輪風扇 (220V)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>飄紙機 (220V)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>附110V 電風扇、八成煙油 (可加購煙油)</t>
-[...10 lines deleted...]
-  <si>
     <t>燈光腳架 T-BAR (大 / 附橫桿)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">6K 投影機 PT-EX 600 (1024x768) </t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>5K 投影機 PLC-XM100 (1024x768)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>16K 雷射投影機 變焦鏡頭 ET-EMT700 (2.10~4.14:1)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>16K 投影機 標配鏡頭 ET-ELS02 (2.0~2.6:1)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>16K 雷射投影機 標配鏡頭 ET-EMS600 (1.35~2.1:1)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>16K投影機專用</t>
@@ -1631,54 +1619,50 @@
     <t>[Magic] 調光器 (24CH / 20A / 110V)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>[Lite Puter] 24CH (全電壓) +24CH 配電箱</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>1CH Dimmer Rack</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>3相4線 12CH 配電箱 (380V / 220V)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>3相4線 24CH 配電箱 (380V / 220V)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>3相3線 12CH 配電箱  (220V)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>3相3線 24CH 配電箱 (220V)</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>[LONGDA] LD-XQ4000T 追蹤燈+變壓器</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>[Martin] Atomic 3000 DMX 閃光燈</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>CYC  Flood 天幕地排燈 (110V/1000W)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>傳統小太陽 (110V / 300W)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>[KS] LFAT2 薄煙機 (220V)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>風扇 (110V)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>快摺幕 (150吋-283cm*215cm)</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -2236,54 +2220,50 @@
   <si>
     <t>附掛勾、安全鍊、Power con轉EXP-3PIN公</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>附掛勾、安全鍊、Power con轉EXP-3PIN公</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>附 Power con轉EXP-3PIN公、掛勾、安全鍊、手拉手</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>附 Power con轉EXP-3PIN公、掛勾、安全鍊、手拉手</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>[Rigolite] GM-850 Plus B-EYE</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>[Rigolite] GM-K25 B-EYE</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
-    <t>附110V 電風扇、八成霧油 (可加購霧油)</t>
-[...2 lines deleted...]
-  <si>
     <t>Truss 3米</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Truss 3米</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Truss 2米</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Truss 2米</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Truss 1米</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Truss 0.5米</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>六面頭</t>
@@ -2592,62 +2572,50 @@
   <si>
     <t>Gobo Slide (單轉)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>[ETC] Source Four 5°    定焦鏡頭</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>LED Zoom PAR (防雨 / 雙色 / 色溫2800~7000K)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>附電池</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>電池 (譜燈用)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>[Antari] HZ-400 霧機 (110V)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>[Antari] HZ-500 霧機 (110V) + 110V風扇</t>
-[...10 lines deleted...]
-  <si>
     <t>紙花</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>附低煙機排煙口</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>豆扣</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>織布膠帶 (灰色)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>21K 投影機 廣角鏡頭 ET-D75LE6 (0.9~1.1:1)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>16K 雷射投影機  PT-MZ16KLBT (1920x1200)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>21K 投影機 PT-DZ21K2 (1920x1200)</t>
@@ -2986,57 +2954,50 @@
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>白天幕(8.5M*16M)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>可另租布幕底桿</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>DMX-512</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>附防水Power con轉EXP-3PIN公、防水Power con in out</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>附電源線</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>7K雷射投影機 PT-MZ780BT(1920x1200)</t>
     <phoneticPr fontId="6" type="noConversion"/>
-  </si>
-[...5 lines deleted...]
-    <t>附電源線、遙控器、控制器</t>
   </si>
   <si>
     <t>F-5 霧機</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>HW-20 煙機(大)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>PF-10 手持煙機</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>附電源線、變壓器</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>光纖線－5米</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>光纖線－10米</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
@@ -3242,50 +3203,86 @@
   <si>
     <t>大黑幕(8米*10米)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>中黑幕(6米*10米)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>沿幕 (中16米*2.4米)</t>
   </si>
   <si>
     <t>沿幕 (中 / 15米*3米)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>厚翼幕 (大 / 3.55米*9.9米)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>薄翼幕 (大 / 3.55米*9.9米)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>翼幕 (中 / 3.6米*5米)</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">[Antari] Z-1500 煙機 (110V) </t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">[Antari] Z-1500 煙機 (220V) </t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>[Antari] HZ-500 霧機 (110V)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>需選配風扇、八成煙油 (可加購煙油)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>需選配風扇、附八成煙油 (可加購煙油)</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>需選配風扇、八成霧油 (可加購霧油)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>需選配風扇、八成霧油 (可加購煙油)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>附電源線、控制器</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>OMARTE-Gatling 500 (500W) (全電壓)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="21">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF006100"/>
@@ -3755,210 +3752,210 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection locked="0"/>
-[...7 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="12" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="12" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="16" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="16" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="15" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="15" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="15" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="16" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...14 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="14" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="11" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="9" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="12" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...3 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="好" xfId="1" builtinId="26"/>
     <cellStyle name="輸入" xfId="2" builtinId="20"/>
     <cellStyle name="壞" xfId="3" builtinId="27"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD0CBAC"/>
       <color rgb="FFEDEBDF"/>
       <color rgb="FF9F945B"/>
       <color rgb="FFB0A674"/>
       <color rgb="FFAAC56D"/>
       <color rgb="FFBFD391"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -4268,3051 +4265,3051 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J156"/>
   <sheetViews>
     <sheetView topLeftCell="A7" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="42" defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="41.875" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="3.25" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="3.25" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="33.375" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="2" spans="1:10">
-      <c r="A2" s="80" t="s">
+      <c r="A2" s="48" t="s">
         <v>218</v>
       </c>
-      <c r="B2" s="80"/>
-[...7 lines deleted...]
-      <c r="J2" s="80"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="81" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="81"/>
+      <c r="A3" s="50" t="s">
+        <v>659</v>
+      </c>
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
     </row>
     <row r="4" spans="1:10">
-      <c r="A4" s="82" t="s">
+      <c r="A4" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="82"/>
-[...7 lines deleted...]
-      <c r="J4" s="82"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="20" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="B5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>201</v>
       </c>
-      <c r="E5" s="47" t="s">
+      <c r="E5" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="47"/>
-[...2 lines deleted...]
-      <c r="I5" s="47"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
       <c r="J5" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="30"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
-      <c r="E6" s="52" t="str">
+      <c r="E6" s="45" t="str">
         <f>IFERROR(VLOOKUP($A6,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F6" s="52"/>
-[...2 lines deleted...]
-      <c r="I6" s="52"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
       <c r="J6" s="24" t="str">
         <f>IFERROR(VLOOKUP($A6,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="31"/>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
-      <c r="E7" s="52" t="str">
+      <c r="E7" s="45" t="str">
         <f>IFERROR(VLOOKUP($A7,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F7" s="52"/>
-[...2 lines deleted...]
-      <c r="I7" s="52"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
       <c r="J7" s="24" t="str">
         <f>IFERROR(VLOOKUP($A7,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="20" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="E8" s="47" t="s">
+      <c r="E8" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="F8" s="47"/>
-[...2 lines deleted...]
-      <c r="I8" s="47"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
       <c r="J8" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="12"/>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
-      <c r="E9" s="52" t="str">
+      <c r="E9" s="45" t="str">
         <f>IFERROR(VLOOKUP($A9,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F9" s="52"/>
-[...2 lines deleted...]
-      <c r="I9" s="52"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
       <c r="J9" s="24" t="str">
         <f>IFERROR(VLOOKUP($A9,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="22"/>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
-      <c r="E10" s="52" t="str">
+      <c r="E10" s="45" t="str">
         <f>IFERROR(VLOOKUP($A10,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F10" s="52"/>
-[...2 lines deleted...]
-      <c r="I10" s="52"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
       <c r="J10" s="24" t="str">
         <f>IFERROR(VLOOKUP($A10,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>231</v>
       </c>
       <c r="C11" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="E11" s="47" t="s">
+      <c r="E11" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="F11" s="47"/>
-[...2 lines deleted...]
-      <c r="I11" s="47"/>
+      <c r="F11" s="49"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="49"/>
+      <c r="I11" s="49"/>
       <c r="J11" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="12"/>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
-      <c r="E12" s="52" t="str">
+      <c r="E12" s="45" t="str">
         <f>IFERROR(VLOOKUP($A12,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F12" s="52"/>
-[...2 lines deleted...]
-      <c r="I12" s="52"/>
+      <c r="F12" s="45"/>
+      <c r="G12" s="45"/>
+      <c r="H12" s="45"/>
+      <c r="I12" s="45"/>
       <c r="J12" s="24" t="str">
         <f>IFERROR(VLOOKUP($A12,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="12"/>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
-      <c r="E13" s="52" t="str">
+      <c r="E13" s="45" t="str">
         <f>IFERROR(VLOOKUP($A13,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F13" s="52"/>
-[...2 lines deleted...]
-      <c r="I13" s="52"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
       <c r="J13" s="24" t="str">
         <f>IFERROR(VLOOKUP($A13,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="20" t="s">
         <v>211</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="E14" s="47" t="s">
+      <c r="E14" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="F14" s="47"/>
-[...2 lines deleted...]
-      <c r="I14" s="47"/>
+      <c r="F14" s="49"/>
+      <c r="G14" s="49"/>
+      <c r="H14" s="49"/>
+      <c r="I14" s="49"/>
       <c r="J14" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="12"/>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
-      <c r="E15" s="52" t="str">
+      <c r="E15" s="45" t="str">
         <f>IFERROR(VLOOKUP($A15,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F15" s="52"/>
-[...2 lines deleted...]
-      <c r="I15" s="52"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="45"/>
       <c r="J15" s="24" t="str">
         <f>IFERROR(VLOOKUP($A15,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="12"/>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
-      <c r="E16" s="52" t="str">
+      <c r="E16" s="45" t="str">
         <f>IFERROR(VLOOKUP($A16,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F16" s="52"/>
-[...2 lines deleted...]
-      <c r="I16" s="52"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
       <c r="J16" s="24" t="str">
         <f>IFERROR(VLOOKUP($A16,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="20" t="s">
-        <v>661</v>
+        <v>653</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="E17" s="47" t="s">
+      <c r="E17" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="F17" s="47"/>
-[...2 lines deleted...]
-      <c r="I17" s="47"/>
+      <c r="F17" s="49"/>
+      <c r="G17" s="49"/>
+      <c r="H17" s="49"/>
+      <c r="I17" s="49"/>
       <c r="J17" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="12"/>
       <c r="B18" s="13"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
-      <c r="E18" s="52" t="str">
+      <c r="E18" s="45" t="str">
         <f>IFERROR(VLOOKUP($A18,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F18" s="52"/>
-[...2 lines deleted...]
-      <c r="I18" s="52"/>
+      <c r="F18" s="45"/>
+      <c r="G18" s="45"/>
+      <c r="H18" s="45"/>
+      <c r="I18" s="45"/>
       <c r="J18" s="24" t="str">
         <f>IFERROR(VLOOKUP($A18,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="12"/>
       <c r="B19" s="13"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
-      <c r="E19" s="52" t="str">
+      <c r="E19" s="45" t="str">
         <f>IFERROR(VLOOKUP($A19,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F19" s="52"/>
-[...2 lines deleted...]
-      <c r="I19" s="52"/>
+      <c r="F19" s="45"/>
+      <c r="G19" s="45"/>
+      <c r="H19" s="45"/>
+      <c r="I19" s="45"/>
       <c r="J19" s="24"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="20" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="E20" s="47" t="s">
+      <c r="E20" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="F20" s="47"/>
-[...2 lines deleted...]
-      <c r="I20" s="47"/>
+      <c r="F20" s="49"/>
+      <c r="G20" s="49"/>
+      <c r="H20" s="49"/>
+      <c r="I20" s="49"/>
       <c r="J20" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="12"/>
       <c r="B21" s="13"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
-      <c r="E21" s="52" t="str">
+      <c r="E21" s="45" t="str">
         <f>IFERROR(VLOOKUP($A21,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F21" s="52"/>
-[...2 lines deleted...]
-      <c r="I21" s="52"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
       <c r="J21" s="24"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
-      <c r="E22" s="52" t="str">
+      <c r="E22" s="45" t="str">
         <f>IFERROR(VLOOKUP($A22,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F22" s="52"/>
-[...2 lines deleted...]
-      <c r="I22" s="52"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
       <c r="J22" s="24"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="20" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="E23" s="47" t="s">
+      <c r="E23" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="F23" s="47"/>
-[...2 lines deleted...]
-      <c r="I23" s="47"/>
+      <c r="F23" s="49"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
       <c r="J23" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="12"/>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
-      <c r="E24" s="52" t="str">
+      <c r="E24" s="45" t="str">
         <f>IFERROR(VLOOKUP($A24,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F24" s="52"/>
-[...2 lines deleted...]
-      <c r="I24" s="52"/>
+      <c r="F24" s="45"/>
+      <c r="G24" s="45"/>
+      <c r="H24" s="45"/>
+      <c r="I24" s="45"/>
       <c r="J24" s="24" t="str">
         <f>IFERROR(VLOOKUP($A24,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="12"/>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
-      <c r="E25" s="52" t="str">
+      <c r="E25" s="45" t="str">
         <f>IFERROR(VLOOKUP($A25,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F25" s="52"/>
-[...2 lines deleted...]
-      <c r="I25" s="52"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
       <c r="J25" s="24" t="str">
         <f>IFERROR(VLOOKUP($A25,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="20" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="E26" s="47" t="s">
+      <c r="E26" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="F26" s="47"/>
-[...2 lines deleted...]
-      <c r="I26" s="47"/>
+      <c r="F26" s="49"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
       <c r="J26" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="12"/>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
-      <c r="E27" s="52" t="str">
+      <c r="E27" s="45" t="str">
         <f>IFERROR(VLOOKUP($A27,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F27" s="52"/>
-[...2 lines deleted...]
-      <c r="I27" s="52"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="45"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="45"/>
       <c r="J27" s="24" t="str">
         <f>IFERROR(VLOOKUP($A27,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="12"/>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
-      <c r="E28" s="52" t="str">
+      <c r="E28" s="45" t="str">
         <f>IFERROR(VLOOKUP($A28,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F28" s="52"/>
-[...2 lines deleted...]
-      <c r="I28" s="52"/>
+      <c r="F28" s="45"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="45"/>
+      <c r="I28" s="45"/>
       <c r="J28" s="24" t="str">
         <f>IFERROR(VLOOKUP($A28,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="20" t="s">
-        <v>628</v>
+        <v>620</v>
       </c>
       <c r="B29" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="E29" s="47" t="s">
+      <c r="E29" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="F29" s="47"/>
-[...2 lines deleted...]
-      <c r="I29" s="47"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
       <c r="J29" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="12"/>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
-      <c r="E30" s="52" t="str">
+      <c r="E30" s="45" t="str">
         <f>IFERROR(VLOOKUP($A30,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F30" s="52"/>
-[...2 lines deleted...]
-      <c r="I30" s="52"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
       <c r="J30" s="24" t="str">
         <f>IFERROR(VLOOKUP($A30,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="12"/>
       <c r="B31" s="13"/>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
-      <c r="E31" s="52" t="str">
+      <c r="E31" s="45" t="str">
         <f>IFERROR(VLOOKUP($A31,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F31" s="52"/>
-[...2 lines deleted...]
-      <c r="I31" s="52"/>
+      <c r="F31" s="45"/>
+      <c r="G31" s="45"/>
+      <c r="H31" s="45"/>
+      <c r="I31" s="45"/>
       <c r="J31" s="24" t="str">
         <f>IFERROR(VLOOKUP($A31,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="E32" s="47" t="s">
+      <c r="E32" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="F32" s="47"/>
-[...2 lines deleted...]
-      <c r="I32" s="47"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
       <c r="J32" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="12"/>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
-      <c r="E33" s="69" t="str">
+      <c r="E33" s="52" t="str">
         <f>IFERROR(VLOOKUP($A33,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F33" s="70"/>
-[...2 lines deleted...]
-      <c r="I33" s="71"/>
+      <c r="F33" s="53"/>
+      <c r="G33" s="53"/>
+      <c r="H33" s="53"/>
+      <c r="I33" s="54"/>
       <c r="J33" s="24" t="str">
         <f>IFERROR(VLOOKUP($A33,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="12"/>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
-      <c r="E34" s="69" t="str">
+      <c r="E34" s="52" t="str">
         <f>IFERROR(VLOOKUP($A34,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F34" s="70"/>
-[...2 lines deleted...]
-      <c r="I34" s="71"/>
+      <c r="F34" s="53"/>
+      <c r="G34" s="53"/>
+      <c r="H34" s="53"/>
+      <c r="I34" s="54"/>
       <c r="J34" s="24" t="str">
         <f>IFERROR(VLOOKUP($A34,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="12"/>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
-      <c r="E35" s="69" t="str">
+      <c r="E35" s="52" t="str">
         <f>IFERROR(VLOOKUP($A35,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F35" s="70"/>
-[...2 lines deleted...]
-      <c r="I35" s="71"/>
+      <c r="F35" s="53"/>
+      <c r="G35" s="53"/>
+      <c r="H35" s="53"/>
+      <c r="I35" s="54"/>
       <c r="J35" s="24"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D36" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="E36" s="47" t="s">
+      <c r="E36" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="F36" s="47"/>
-[...2 lines deleted...]
-      <c r="I36" s="47"/>
+      <c r="F36" s="49"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
       <c r="J36" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="12"/>
       <c r="B37" s="13"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
-      <c r="E37" s="52" t="str">
+      <c r="E37" s="45" t="str">
         <f>IFERROR(VLOOKUP($A37,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F37" s="52"/>
-[...2 lines deleted...]
-      <c r="I37" s="52"/>
+      <c r="F37" s="45"/>
+      <c r="G37" s="45"/>
+      <c r="H37" s="45"/>
+      <c r="I37" s="45"/>
       <c r="J37" s="24" t="str">
         <f>IFERROR(VLOOKUP($A37,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="12"/>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
-      <c r="E38" s="52" t="str">
+      <c r="E38" s="45" t="str">
         <f>IFERROR(VLOOKUP($A38,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F38" s="52"/>
-[...2 lines deleted...]
-      <c r="I38" s="52"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="45"/>
+      <c r="I38" s="45"/>
       <c r="J38" s="24" t="str">
         <f>IFERROR(VLOOKUP($A38,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="20" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="B39" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C39" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D39" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="E39" s="47" t="s">
-[...5 lines deleted...]
-      <c r="I39" s="47"/>
+      <c r="E39" s="49" t="s">
+        <v>358</v>
+      </c>
+      <c r="F39" s="49"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
       <c r="J39" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="12"/>
       <c r="B40" s="13"/>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
-      <c r="E40" s="52" t="str">
+      <c r="E40" s="45" t="str">
         <f>IFERROR(VLOOKUP($A40,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F40" s="52"/>
-[...2 lines deleted...]
-      <c r="I40" s="52"/>
+      <c r="F40" s="45"/>
+      <c r="G40" s="45"/>
+      <c r="H40" s="45"/>
+      <c r="I40" s="45"/>
       <c r="J40" s="24" t="str">
         <f>IFERROR(VLOOKUP($A40,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="12"/>
       <c r="B41" s="13"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
-      <c r="E41" s="52" t="str">
+      <c r="E41" s="45" t="str">
         <f>IFERROR(VLOOKUP($A41,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F41" s="52"/>
-[...2 lines deleted...]
-      <c r="I41" s="52"/>
+      <c r="F41" s="45"/>
+      <c r="G41" s="45"/>
+      <c r="H41" s="45"/>
+      <c r="I41" s="45"/>
       <c r="J41" s="24"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="12"/>
       <c r="B42" s="13"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
-      <c r="E42" s="52" t="str">
+      <c r="E42" s="45" t="str">
         <f>IFERROR(VLOOKUP($A42,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F42" s="52"/>
-[...2 lines deleted...]
-      <c r="I42" s="52"/>
+      <c r="F42" s="45"/>
+      <c r="G42" s="45"/>
+      <c r="H42" s="45"/>
+      <c r="I42" s="45"/>
       <c r="J42" s="24"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="20" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B43" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C43" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D43" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="E43" s="47" t="s">
+      <c r="E43" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="F43" s="47"/>
-[...2 lines deleted...]
-      <c r="I43" s="47"/>
+      <c r="F43" s="49"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="49"/>
       <c r="J43" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="12"/>
       <c r="B44" s="13"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
-      <c r="E44" s="52" t="str">
+      <c r="E44" s="45" t="str">
         <f>IFERROR(VLOOKUP($A44,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F44" s="52"/>
-[...2 lines deleted...]
-      <c r="I44" s="52"/>
+      <c r="F44" s="45"/>
+      <c r="G44" s="45"/>
+      <c r="H44" s="45"/>
+      <c r="I44" s="45"/>
       <c r="J44" s="24"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="12"/>
       <c r="B45" s="13"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
-      <c r="E45" s="52" t="str">
+      <c r="E45" s="45" t="str">
         <f>IFERROR(VLOOKUP($A45,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F45" s="52"/>
-[...2 lines deleted...]
-      <c r="I45" s="52"/>
+      <c r="F45" s="45"/>
+      <c r="G45" s="45"/>
+      <c r="H45" s="45"/>
+      <c r="I45" s="45"/>
       <c r="J45" s="24"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C46" s="20" t="s">
         <v>39</v>
       </c>
       <c r="D46" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="E46" s="47" t="s">
+      <c r="E46" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="F46" s="47"/>
-[...2 lines deleted...]
-      <c r="I46" s="47"/>
+      <c r="F46" s="49"/>
+      <c r="G46" s="49"/>
+      <c r="H46" s="49"/>
+      <c r="I46" s="49"/>
       <c r="J46" s="11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="12"/>
       <c r="B47" s="13"/>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
-      <c r="E47" s="52" t="str">
+      <c r="E47" s="45" t="str">
         <f>IFERROR(VLOOKUP($A47,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F47" s="52"/>
-[...2 lines deleted...]
-      <c r="I47" s="52"/>
+      <c r="F47" s="45"/>
+      <c r="G47" s="45"/>
+      <c r="H47" s="45"/>
+      <c r="I47" s="45"/>
       <c r="J47" s="24" t="str">
         <f>IFERROR(VLOOKUP($A47,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="12"/>
       <c r="B48" s="13"/>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
-      <c r="E48" s="52" t="str">
+      <c r="E48" s="45" t="str">
         <f>IFERROR(VLOOKUP($A48,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F48" s="52"/>
-[...2 lines deleted...]
-      <c r="I48" s="52"/>
+      <c r="F48" s="45"/>
+      <c r="G48" s="45"/>
+      <c r="H48" s="45"/>
+      <c r="I48" s="45"/>
       <c r="J48" s="24" t="str">
         <f>IFERROR(VLOOKUP($A48,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C49" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D49" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="E49" s="59" t="s">
+      <c r="E49" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="F49" s="59"/>
-[...2 lines deleted...]
-      <c r="I49" s="59"/>
+      <c r="F49" s="46"/>
+      <c r="G49" s="46"/>
+      <c r="H49" s="46"/>
+      <c r="I49" s="46"/>
       <c r="J49" s="15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="12"/>
       <c r="B50" s="13"/>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
-      <c r="E50" s="52" t="str">
+      <c r="E50" s="45" t="str">
         <f>IFERROR(VLOOKUP($A50,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F50" s="52"/>
-[...2 lines deleted...]
-      <c r="I50" s="52"/>
+      <c r="F50" s="45"/>
+      <c r="G50" s="45"/>
+      <c r="H50" s="45"/>
+      <c r="I50" s="45"/>
       <c r="J50" s="24" t="str">
         <f>IFERROR(VLOOKUP($A50,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="12"/>
       <c r="B51" s="13"/>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
-      <c r="E51" s="52" t="str">
+      <c r="E51" s="45" t="str">
         <f>IFERROR(VLOOKUP($A51,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F51" s="52"/>
-[...2 lines deleted...]
-      <c r="I51" s="52"/>
+      <c r="F51" s="45"/>
+      <c r="G51" s="45"/>
+      <c r="H51" s="45"/>
+      <c r="I51" s="45"/>
       <c r="J51" s="24" t="str">
         <f>IFERROR(VLOOKUP($A51,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="12"/>
       <c r="B52" s="13"/>
       <c r="C52" s="13"/>
       <c r="D52" s="13"/>
-      <c r="E52" s="52" t="str">
+      <c r="E52" s="45" t="str">
         <f>IFERROR(VLOOKUP($A52,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F52" s="52"/>
-[...2 lines deleted...]
-      <c r="I52" s="52"/>
+      <c r="F52" s="45"/>
+      <c r="G52" s="45"/>
+      <c r="H52" s="45"/>
+      <c r="I52" s="45"/>
       <c r="J52" s="24" t="str">
         <f>IFERROR(VLOOKUP($A52,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="12"/>
       <c r="B53" s="13"/>
       <c r="C53" s="13"/>
       <c r="D53" s="13"/>
-      <c r="E53" s="52" t="str">
+      <c r="E53" s="45" t="str">
         <f>IFERROR(VLOOKUP($A53,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F53" s="52"/>
-[...2 lines deleted...]
-      <c r="I53" s="52"/>
+      <c r="F53" s="45"/>
+      <c r="G53" s="45"/>
+      <c r="H53" s="45"/>
+      <c r="I53" s="45"/>
       <c r="J53" s="24" t="str">
         <f>IFERROR(VLOOKUP($A53,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="14" t="s">
         <v>210</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C54" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D54" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="E54" s="59" t="s">
+      <c r="E54" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="F54" s="59"/>
-[...2 lines deleted...]
-      <c r="I54" s="59"/>
+      <c r="F54" s="46"/>
+      <c r="G54" s="46"/>
+      <c r="H54" s="46"/>
+      <c r="I54" s="46"/>
       <c r="J54" s="15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="12"/>
       <c r="B55" s="13"/>
       <c r="C55" s="13"/>
       <c r="D55" s="13"/>
-      <c r="E55" s="52" t="str">
+      <c r="E55" s="45" t="str">
         <f>IFERROR(VLOOKUP($A55,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F55" s="52"/>
-[...2 lines deleted...]
-      <c r="I55" s="52"/>
+      <c r="F55" s="45"/>
+      <c r="G55" s="45"/>
+      <c r="H55" s="45"/>
+      <c r="I55" s="45"/>
       <c r="J55" s="24" t="str">
         <f>IFERROR(VLOOKUP($A55,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="12"/>
       <c r="B56" s="13"/>
       <c r="C56" s="13"/>
       <c r="D56" s="13"/>
-      <c r="E56" s="52" t="str">
+      <c r="E56" s="45" t="str">
         <f>IFERROR(VLOOKUP($A56,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F56" s="52"/>
-[...2 lines deleted...]
-      <c r="I56" s="52"/>
+      <c r="F56" s="45"/>
+      <c r="G56" s="45"/>
+      <c r="H56" s="45"/>
+      <c r="I56" s="45"/>
       <c r="J56" s="24" t="str">
         <f>IFERROR(VLOOKUP($A56,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="12"/>
       <c r="B57" s="13"/>
       <c r="C57" s="13"/>
       <c r="D57" s="13"/>
-      <c r="E57" s="52" t="str">
+      <c r="E57" s="45" t="str">
         <f>IFERROR(VLOOKUP($A57,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F57" s="52"/>
-[...2 lines deleted...]
-      <c r="I57" s="52"/>
+      <c r="F57" s="45"/>
+      <c r="G57" s="45"/>
+      <c r="H57" s="45"/>
+      <c r="I57" s="45"/>
       <c r="J57" s="24" t="str">
         <f>IFERROR(VLOOKUP($A57,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="12"/>
       <c r="B58" s="13"/>
       <c r="C58" s="13"/>
       <c r="D58" s="13"/>
-      <c r="E58" s="52" t="str">
+      <c r="E58" s="45" t="str">
         <f>IFERROR(VLOOKUP($A58,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F58" s="52"/>
-[...2 lines deleted...]
-      <c r="I58" s="52"/>
+      <c r="F58" s="45"/>
+      <c r="G58" s="45"/>
+      <c r="H58" s="45"/>
+      <c r="I58" s="45"/>
       <c r="J58" s="24" t="str">
         <f>IFERROR(VLOOKUP($A58,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="14" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="B59" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C59" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D59" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="E59" s="59" t="s">
+      <c r="E59" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="F59" s="59"/>
-[...2 lines deleted...]
-      <c r="I59" s="59"/>
+      <c r="F59" s="46"/>
+      <c r="G59" s="46"/>
+      <c r="H59" s="46"/>
+      <c r="I59" s="46"/>
       <c r="J59" s="15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="12"/>
       <c r="B60" s="13"/>
       <c r="C60" s="13"/>
       <c r="D60" s="13"/>
-      <c r="E60" s="52" t="str">
+      <c r="E60" s="45" t="str">
         <f>IFERROR(VLOOKUP($A60,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F60" s="52"/>
-[...2 lines deleted...]
-      <c r="I60" s="52"/>
+      <c r="F60" s="45"/>
+      <c r="G60" s="45"/>
+      <c r="H60" s="45"/>
+      <c r="I60" s="45"/>
       <c r="J60" s="24" t="str">
         <f>IFERROR(VLOOKUP($A60,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="12"/>
       <c r="B61" s="13"/>
       <c r="C61" s="13"/>
       <c r="D61" s="13"/>
-      <c r="E61" s="52" t="str">
+      <c r="E61" s="45" t="str">
         <f>IFERROR(VLOOKUP($A61,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F61" s="52"/>
-[...2 lines deleted...]
-      <c r="I61" s="52"/>
+      <c r="F61" s="45"/>
+      <c r="G61" s="45"/>
+      <c r="H61" s="45"/>
+      <c r="I61" s="45"/>
       <c r="J61" s="24" t="str">
         <f>IFERROR(VLOOKUP($A61,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="14" t="s">
         <v>209</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C62" s="14" t="s">
         <v>42</v>
       </c>
       <c r="D62" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="E62" s="59" t="s">
+      <c r="E62" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="F62" s="59"/>
-[...2 lines deleted...]
-      <c r="I62" s="59"/>
+      <c r="F62" s="46"/>
+      <c r="G62" s="46"/>
+      <c r="H62" s="46"/>
+      <c r="I62" s="46"/>
       <c r="J62" s="15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="12"/>
       <c r="B63" s="13"/>
       <c r="C63" s="13"/>
       <c r="D63" s="13"/>
-      <c r="E63" s="52" t="str">
+      <c r="E63" s="45" t="str">
         <f>IFERROR(VLOOKUP($A63,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F63" s="52"/>
-[...2 lines deleted...]
-      <c r="I63" s="52"/>
+      <c r="F63" s="45"/>
+      <c r="G63" s="45"/>
+      <c r="H63" s="45"/>
+      <c r="I63" s="45"/>
       <c r="J63" s="24" t="str">
         <f>IFERROR(VLOOKUP($A63,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="12"/>
       <c r="B64" s="13"/>
       <c r="C64" s="13"/>
       <c r="D64" s="13"/>
-      <c r="E64" s="52" t="str">
+      <c r="E64" s="45" t="str">
         <f>IFERROR(VLOOKUP($A64,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F64" s="52"/>
-[...2 lines deleted...]
-      <c r="I64" s="52"/>
+      <c r="F64" s="45"/>
+      <c r="G64" s="45"/>
+      <c r="H64" s="45"/>
+      <c r="I64" s="45"/>
       <c r="J64" s="24" t="str">
         <f>IFERROR(VLOOKUP($A64,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="12"/>
       <c r="B65" s="13"/>
       <c r="C65" s="13"/>
       <c r="D65" s="13"/>
-      <c r="E65" s="52" t="str">
+      <c r="E65" s="45" t="str">
         <f>IFERROR(VLOOKUP($A65,秉冠燈光視訊舞台清單!$A$1:$C$3967,2,0)&amp;"","")</f>
         <v/>
       </c>
-      <c r="F65" s="52"/>
-[...2 lines deleted...]
-      <c r="I65" s="52"/>
+      <c r="F65" s="45"/>
+      <c r="G65" s="45"/>
+      <c r="H65" s="45"/>
+      <c r="I65" s="45"/>
       <c r="J65" s="24" t="str">
         <f>IFERROR(VLOOKUP($A65,秉冠燈光視訊舞台清單!$A$1:$C$3967,3,0)&amp;"","")</f>
         <v/>
       </c>
     </row>
     <row r="66" spans="1:10">
-      <c r="A66" s="83" t="s">
+      <c r="A66" s="47" t="s">
         <v>199</v>
       </c>
-      <c r="B66" s="83"/>
-[...7 lines deleted...]
-      <c r="J66" s="83"/>
+      <c r="B66" s="47"/>
+      <c r="C66" s="47"/>
+      <c r="D66" s="47"/>
+      <c r="E66" s="47"/>
+      <c r="F66" s="47"/>
+      <c r="G66" s="47"/>
+      <c r="H66" s="47"/>
+      <c r="I66" s="47"/>
+      <c r="J66" s="47"/>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B67" s="16" t="s">
         <v>41</v>
       </c>
       <c r="C67" s="16" t="s">
         <v>42</v>
       </c>
       <c r="D67" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="E67" s="75" t="s">
+      <c r="E67" s="79" t="s">
         <v>44</v>
       </c>
-      <c r="F67" s="75"/>
-[...2 lines deleted...]
-      <c r="I67" s="75"/>
+      <c r="F67" s="79"/>
+      <c r="G67" s="79"/>
+      <c r="H67" s="79"/>
+      <c r="I67" s="79"/>
       <c r="J67" s="17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="12"/>
       <c r="B68" s="13"/>
       <c r="C68" s="13"/>
       <c r="D68" s="13"/>
-      <c r="E68" s="52"/>
-[...3 lines deleted...]
-      <c r="I68" s="52"/>
+      <c r="E68" s="45"/>
+      <c r="F68" s="45"/>
+      <c r="G68" s="45"/>
+      <c r="H68" s="45"/>
+      <c r="I68" s="45"/>
       <c r="J68" s="27"/>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="12"/>
       <c r="B69" s="13"/>
       <c r="C69" s="13"/>
       <c r="D69" s="13"/>
-      <c r="E69" s="52"/>
-[...3 lines deleted...]
-      <c r="I69" s="52"/>
+      <c r="E69" s="45"/>
+      <c r="F69" s="45"/>
+      <c r="G69" s="45"/>
+      <c r="H69" s="45"/>
+      <c r="I69" s="45"/>
       <c r="J69" s="27"/>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="12"/>
       <c r="B70" s="13"/>
       <c r="C70" s="13"/>
       <c r="D70" s="13"/>
-      <c r="E70" s="52"/>
-[...3 lines deleted...]
-      <c r="I70" s="52"/>
+      <c r="E70" s="45"/>
+      <c r="F70" s="45"/>
+      <c r="G70" s="45"/>
+      <c r="H70" s="45"/>
+      <c r="I70" s="45"/>
       <c r="J70" s="27"/>
     </row>
     <row r="71" spans="1:10">
-      <c r="A71" s="72" t="s">
+      <c r="A71" s="76" t="s">
         <v>6</v>
       </c>
-      <c r="B71" s="73"/>
-[...7 lines deleted...]
-      <c r="J71" s="74"/>
+      <c r="B71" s="77"/>
+      <c r="C71" s="77"/>
+      <c r="D71" s="77"/>
+      <c r="E71" s="77"/>
+      <c r="F71" s="77"/>
+      <c r="G71" s="77"/>
+      <c r="H71" s="77"/>
+      <c r="I71" s="77"/>
+      <c r="J71" s="78"/>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="29" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="B72" s="29" t="s">
         <v>8</v>
       </c>
       <c r="C72" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="D72" s="50" t="s">
-[...2 lines deleted...]
-      <c r="E72" s="51"/>
+      <c r="D72" s="82" t="s">
+        <v>650</v>
+      </c>
+      <c r="E72" s="83"/>
       <c r="F72" s="29" t="s">
         <v>8</v>
       </c>
       <c r="G72" s="29" t="s">
         <v>46</v>
       </c>
       <c r="H72" s="29" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
       <c r="I72" s="29" t="s">
         <v>8</v>
       </c>
       <c r="J72" s="29" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="12"/>
       <c r="B73" s="25"/>
       <c r="C73" s="13"/>
-      <c r="D73" s="60"/>
-      <c r="E73" s="61"/>
+      <c r="D73" s="70"/>
+      <c r="E73" s="71"/>
       <c r="F73" s="24"/>
       <c r="G73" s="24"/>
       <c r="H73" s="27"/>
       <c r="I73" s="24"/>
       <c r="J73" s="26"/>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="12"/>
       <c r="B74" s="25"/>
       <c r="C74" s="13"/>
-      <c r="D74" s="48"/>
-      <c r="E74" s="49"/>
+      <c r="D74" s="64"/>
+      <c r="E74" s="65"/>
       <c r="F74" s="24"/>
       <c r="G74" s="24"/>
       <c r="H74" s="27"/>
       <c r="I74" s="24"/>
       <c r="J74" s="26"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="12"/>
       <c r="B75" s="25"/>
       <c r="C75" s="13"/>
-      <c r="D75" s="48"/>
-      <c r="E75" s="49"/>
+      <c r="D75" s="64"/>
+      <c r="E75" s="65"/>
       <c r="F75" s="24"/>
       <c r="G75" s="24"/>
       <c r="H75" s="27"/>
       <c r="I75" s="24"/>
       <c r="J75" s="26"/>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="29" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B76" s="29" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C76" s="29" t="s">
-        <v>326</v>
-[...4 lines deleted...]
-      <c r="E76" s="63"/>
+        <v>323</v>
+      </c>
+      <c r="D76" s="80" t="s">
+        <v>648</v>
+      </c>
+      <c r="E76" s="81"/>
       <c r="F76" s="29" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="G76" s="29" t="s">
         <v>43</v>
       </c>
       <c r="H76" s="29" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="I76" s="29" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="J76" s="29" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1"/>
       <c r="B77" s="25"/>
       <c r="C77" s="13"/>
-      <c r="D77" s="48"/>
-      <c r="E77" s="49"/>
+      <c r="D77" s="64"/>
+      <c r="E77" s="65"/>
       <c r="F77" s="24"/>
       <c r="G77" s="24"/>
       <c r="H77" s="27"/>
       <c r="I77" s="24"/>
       <c r="J77" s="26"/>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1"/>
       <c r="B78" s="25"/>
       <c r="C78" s="13"/>
-      <c r="D78" s="48"/>
-      <c r="E78" s="49"/>
+      <c r="D78" s="64"/>
+      <c r="E78" s="65"/>
       <c r="F78" s="24"/>
       <c r="G78" s="24"/>
       <c r="H78" s="27"/>
       <c r="I78" s="24"/>
       <c r="J78" s="26"/>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1"/>
       <c r="B79" s="25"/>
       <c r="C79" s="13"/>
-      <c r="D79" s="48"/>
-      <c r="E79" s="49"/>
+      <c r="D79" s="64"/>
+      <c r="E79" s="65"/>
       <c r="F79" s="24"/>
       <c r="G79" s="24"/>
       <c r="H79" s="27"/>
       <c r="I79" s="24"/>
       <c r="J79" s="26"/>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" s="64" t="s">
-[...10 lines deleted...]
-      <c r="J80" s="66"/>
+      <c r="A80" s="72" t="s">
+        <v>635</v>
+      </c>
+      <c r="B80" s="73"/>
+      <c r="C80" s="73"/>
+      <c r="D80" s="73"/>
+      <c r="E80" s="73"/>
+      <c r="F80" s="73"/>
+      <c r="G80" s="73"/>
+      <c r="H80" s="73"/>
+      <c r="I80" s="73"/>
+      <c r="J80" s="74"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="33" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="B81" s="33" t="s">
         <v>8</v>
       </c>
       <c r="C81" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="D81" s="67" t="s">
-[...2 lines deleted...]
-      <c r="E81" s="68"/>
+      <c r="D81" s="68" t="s">
+        <v>646</v>
+      </c>
+      <c r="E81" s="69"/>
       <c r="F81" s="33" t="s">
         <v>8</v>
       </c>
       <c r="G81" s="33" t="s">
         <v>43</v>
       </c>
       <c r="H81" s="33" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="I81" s="33" t="s">
         <v>8</v>
       </c>
       <c r="J81" s="33" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="18" t="s">
         <v>91</v>
       </c>
       <c r="B82" s="25"/>
       <c r="C82" s="13"/>
-      <c r="D82" s="60" t="s">
+      <c r="D82" s="70" t="s">
         <v>87</v>
       </c>
-      <c r="E82" s="61"/>
+      <c r="E82" s="71"/>
       <c r="F82" s="24"/>
       <c r="G82" s="24"/>
       <c r="H82" s="27" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="I82" s="24"/>
       <c r="J82" s="26"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="18" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="B83" s="25"/>
       <c r="C83" s="13"/>
-      <c r="D83" s="60" t="s">
-[...2 lines deleted...]
-      <c r="E83" s="61"/>
+      <c r="D83" s="70" t="s">
+        <v>638</v>
+      </c>
+      <c r="E83" s="71"/>
       <c r="F83" s="24"/>
       <c r="G83" s="24"/>
       <c r="H83" s="27" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="I83" s="24"/>
       <c r="J83" s="26"/>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="18" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="B84" s="25"/>
       <c r="C84" s="13"/>
-      <c r="D84" s="60" t="s">
-[...2 lines deleted...]
-      <c r="E84" s="61"/>
+      <c r="D84" s="70" t="s">
+        <v>639</v>
+      </c>
+      <c r="E84" s="71"/>
       <c r="F84" s="24"/>
       <c r="G84" s="24"/>
       <c r="H84" s="27" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
       <c r="I84" s="24"/>
       <c r="J84" s="26"/>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="18" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="B85" s="25"/>
       <c r="C85" s="13"/>
-      <c r="D85" s="60" t="s">
-[...2 lines deleted...]
-      <c r="E85" s="61"/>
+      <c r="D85" s="70" t="s">
+        <v>640</v>
+      </c>
+      <c r="E85" s="71"/>
       <c r="F85" s="24"/>
       <c r="G85" s="24"/>
       <c r="H85" s="27" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="I85" s="24"/>
       <c r="J85" s="26"/>
     </row>
     <row r="86" spans="1:10">
-      <c r="A86" s="64" t="s">
-[...10 lines deleted...]
-      <c r="J86" s="66"/>
+      <c r="A86" s="72" t="s">
+        <v>536</v>
+      </c>
+      <c r="B86" s="73"/>
+      <c r="C86" s="73"/>
+      <c r="D86" s="73"/>
+      <c r="E86" s="73"/>
+      <c r="F86" s="73"/>
+      <c r="G86" s="73"/>
+      <c r="H86" s="73"/>
+      <c r="I86" s="73"/>
+      <c r="J86" s="74"/>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="32" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="B87" s="33" t="s">
         <v>8</v>
       </c>
       <c r="C87" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="D87" s="67" t="s">
-[...2 lines deleted...]
-      <c r="E87" s="68"/>
+      <c r="D87" s="68" t="s">
+        <v>538</v>
+      </c>
+      <c r="E87" s="69"/>
       <c r="F87" s="33" t="s">
         <v>8</v>
       </c>
       <c r="G87" s="33" t="s">
         <v>43</v>
       </c>
       <c r="H87" s="34" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="I87" s="33" t="s">
         <v>8</v>
       </c>
       <c r="J87" s="33" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="18" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="B88" s="25"/>
       <c r="C88" s="13"/>
-      <c r="D88" s="60" t="s">
-[...2 lines deleted...]
-      <c r="E88" s="61"/>
+      <c r="D88" s="70" t="s">
+        <v>564</v>
+      </c>
+      <c r="E88" s="71"/>
       <c r="F88" s="24"/>
       <c r="G88" s="24"/>
       <c r="H88" s="27" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="I88" s="24"/>
       <c r="J88" s="26"/>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="18" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="B89" s="25"/>
       <c r="C89" s="13"/>
-      <c r="D89" s="60" t="s">
-[...2 lines deleted...]
-      <c r="E89" s="61"/>
+      <c r="D89" s="70" t="s">
+        <v>563</v>
+      </c>
+      <c r="E89" s="71"/>
       <c r="F89" s="24"/>
       <c r="G89" s="24"/>
       <c r="H89" s="27" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="I89" s="24"/>
       <c r="J89" s="26"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="18" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="B90" s="25"/>
       <c r="C90" s="13"/>
-      <c r="D90" s="60" t="s">
-[...2 lines deleted...]
-      <c r="E90" s="61"/>
+      <c r="D90" s="70" t="s">
+        <v>562</v>
+      </c>
+      <c r="E90" s="71"/>
       <c r="F90" s="24"/>
       <c r="G90" s="24"/>
       <c r="H90" s="27"/>
       <c r="I90" s="24"/>
       <c r="J90" s="26"/>
     </row>
     <row r="91" spans="1:10">
-      <c r="A91" s="64" t="s">
+      <c r="A91" s="72" t="s">
         <v>219</v>
       </c>
-      <c r="B91" s="65"/>
-[...7 lines deleted...]
-      <c r="J91" s="66"/>
+      <c r="B91" s="73"/>
+      <c r="C91" s="73"/>
+      <c r="D91" s="73"/>
+      <c r="E91" s="73"/>
+      <c r="F91" s="73"/>
+      <c r="G91" s="73"/>
+      <c r="H91" s="73"/>
+      <c r="I91" s="73"/>
+      <c r="J91" s="74"/>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="32" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="B92" s="33" t="s">
         <v>8</v>
       </c>
       <c r="C92" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="D92" s="67" t="s">
-[...2 lines deleted...]
-      <c r="E92" s="68"/>
+      <c r="D92" s="68" t="s">
+        <v>539</v>
+      </c>
+      <c r="E92" s="69"/>
       <c r="F92" s="33" t="s">
         <v>8</v>
       </c>
       <c r="G92" s="33" t="s">
         <v>43</v>
       </c>
       <c r="H92" s="34" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="I92" s="33" t="s">
         <v>8</v>
       </c>
       <c r="J92" s="33" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="18" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="B93" s="25"/>
       <c r="C93" s="13"/>
-      <c r="D93" s="60" t="s">
-[...2 lines deleted...]
-      <c r="E93" s="61"/>
+      <c r="D93" s="70" t="s">
+        <v>518</v>
+      </c>
+      <c r="E93" s="71"/>
       <c r="F93" s="24"/>
       <c r="G93" s="24"/>
       <c r="H93" s="27" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="I93" s="24"/>
       <c r="J93" s="26"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="18" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="B94" s="25"/>
       <c r="C94" s="13"/>
-      <c r="D94" s="60" t="s">
-[...2 lines deleted...]
-      <c r="E94" s="61"/>
+      <c r="D94" s="70" t="s">
+        <v>524</v>
+      </c>
+      <c r="E94" s="71"/>
       <c r="F94" s="24"/>
       <c r="G94" s="24"/>
       <c r="H94" s="27" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="I94" s="24"/>
       <c r="J94" s="26"/>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="18" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="B95" s="25"/>
       <c r="C95" s="13"/>
-      <c r="D95" s="60" t="s">
-[...2 lines deleted...]
-      <c r="E95" s="61"/>
+      <c r="D95" s="70" t="s">
+        <v>526</v>
+      </c>
+      <c r="E95" s="71"/>
       <c r="F95" s="24"/>
       <c r="G95" s="24"/>
       <c r="H95" s="27" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="I95" s="24"/>
       <c r="J95" s="26"/>
     </row>
     <row r="96" spans="1:10">
-      <c r="A96" s="64" t="s">
-[...10 lines deleted...]
-      <c r="J96" s="66"/>
+      <c r="A96" s="72" t="s">
+        <v>553</v>
+      </c>
+      <c r="B96" s="73"/>
+      <c r="C96" s="73"/>
+      <c r="D96" s="73"/>
+      <c r="E96" s="73"/>
+      <c r="F96" s="73"/>
+      <c r="G96" s="73"/>
+      <c r="H96" s="73"/>
+      <c r="I96" s="73"/>
+      <c r="J96" s="74"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="32" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="B97" s="33" t="s">
         <v>8</v>
       </c>
       <c r="C97" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="D97" s="67" t="s">
-[...2 lines deleted...]
-      <c r="E97" s="68"/>
+      <c r="D97" s="68" t="s">
+        <v>552</v>
+      </c>
+      <c r="E97" s="69"/>
       <c r="F97" s="33" t="s">
         <v>8</v>
       </c>
       <c r="G97" s="33" t="s">
         <v>43</v>
       </c>
       <c r="H97" s="34" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="I97" s="33" t="s">
         <v>8</v>
       </c>
       <c r="J97" s="33" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="18" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="B98" s="25"/>
       <c r="C98" s="13"/>
-      <c r="D98" s="60" t="s">
-[...2 lines deleted...]
-      <c r="E98" s="61"/>
+      <c r="D98" s="70" t="s">
+        <v>550</v>
+      </c>
+      <c r="E98" s="71"/>
       <c r="F98" s="24"/>
       <c r="G98" s="24"/>
       <c r="H98" s="27" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="I98" s="24"/>
       <c r="J98" s="26"/>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="18" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="B99" s="25"/>
       <c r="C99" s="13"/>
-      <c r="D99" s="60" t="s">
-[...2 lines deleted...]
-      <c r="E99" s="61"/>
+      <c r="D99" s="70" t="s">
+        <v>551</v>
+      </c>
+      <c r="E99" s="71"/>
       <c r="F99" s="24"/>
       <c r="G99" s="24"/>
       <c r="H99" s="27" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="I99" s="24"/>
       <c r="J99" s="26"/>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="18" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="B100" s="25"/>
       <c r="C100" s="13"/>
-      <c r="D100" s="60" t="s">
-[...2 lines deleted...]
-      <c r="E100" s="61"/>
+      <c r="D100" s="70" t="s">
+        <v>574</v>
+      </c>
+      <c r="E100" s="71"/>
       <c r="F100" s="24"/>
       <c r="G100" s="24"/>
       <c r="H100" s="27" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="I100" s="24"/>
       <c r="J100" s="26"/>
     </row>
     <row r="101" spans="1:10">
-      <c r="A101" s="76" t="s">
+      <c r="A101" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="B101" s="76"/>
-[...7 lines deleted...]
-      <c r="J101" s="76"/>
+      <c r="B101" s="75"/>
+      <c r="C101" s="75"/>
+      <c r="D101" s="75"/>
+      <c r="E101" s="75"/>
+      <c r="F101" s="75"/>
+      <c r="G101" s="75"/>
+      <c r="H101" s="75"/>
+      <c r="I101" s="75"/>
+      <c r="J101" s="75"/>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B102" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C102" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="D102" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E102" s="56"/>
+      <c r="D102" s="62" t="s">
+        <v>666</v>
+      </c>
+      <c r="E102" s="63"/>
       <c r="F102" s="28" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="G102" s="28" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="H102" s="28" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="I102" s="28" t="s">
         <v>8</v>
       </c>
       <c r="J102" s="28" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B103" s="26"/>
       <c r="C103" s="25"/>
-      <c r="D103" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E103" s="58"/>
+      <c r="D103" s="60" t="s">
+        <v>425</v>
+      </c>
+      <c r="E103" s="61"/>
       <c r="F103" s="26"/>
       <c r="G103" s="25"/>
       <c r="H103" s="2" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="I103" s="25"/>
       <c r="J103" s="26"/>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="2" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B104" s="26"/>
       <c r="C104" s="25"/>
-      <c r="D104" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E104" s="58"/>
+      <c r="D104" s="60" t="s">
+        <v>426</v>
+      </c>
+      <c r="E104" s="61"/>
       <c r="F104" s="26"/>
       <c r="G104" s="25"/>
       <c r="H104" s="2" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="I104" s="25"/>
       <c r="J104" s="26"/>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="B105" s="26"/>
       <c r="C105" s="25"/>
-      <c r="D105" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E105" s="58"/>
+      <c r="D105" s="60" t="s">
+        <v>427</v>
+      </c>
+      <c r="E105" s="61"/>
       <c r="F105" s="26"/>
       <c r="G105" s="25"/>
       <c r="H105" s="2" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="I105" s="25"/>
       <c r="J105" s="26"/>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B106" s="26"/>
       <c r="C106" s="25"/>
-      <c r="D106" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E106" s="58"/>
+      <c r="D106" s="60" t="s">
+        <v>428</v>
+      </c>
+      <c r="E106" s="61"/>
       <c r="F106" s="26"/>
       <c r="G106" s="25"/>
       <c r="H106" s="2" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="I106" s="25"/>
       <c r="J106" s="26"/>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B107" s="26"/>
       <c r="C107" s="25"/>
-      <c r="D107" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E107" s="58"/>
+      <c r="D107" s="60" t="s">
+        <v>429</v>
+      </c>
+      <c r="E107" s="61"/>
       <c r="F107" s="26"/>
       <c r="G107" s="25"/>
       <c r="H107" s="2" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="I107" s="25"/>
       <c r="J107" s="26"/>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B108" s="26"/>
       <c r="C108" s="25"/>
-      <c r="D108" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E108" s="58"/>
+      <c r="D108" s="60" t="s">
+        <v>430</v>
+      </c>
+      <c r="E108" s="61"/>
       <c r="F108" s="26"/>
       <c r="G108" s="25"/>
       <c r="H108" s="2" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="I108" s="25"/>
       <c r="J108" s="26"/>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B109" s="26"/>
       <c r="C109" s="25"/>
-      <c r="D109" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E109" s="58"/>
+      <c r="D109" s="60" t="s">
+        <v>431</v>
+      </c>
+      <c r="E109" s="61"/>
       <c r="F109" s="26"/>
       <c r="G109" s="25"/>
       <c r="H109" s="2" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="I109" s="25"/>
       <c r="J109" s="26"/>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="1" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B110" s="26"/>
       <c r="C110" s="25"/>
-      <c r="D110" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E110" s="58"/>
+      <c r="D110" s="60" t="s">
+        <v>432</v>
+      </c>
+      <c r="E110" s="61"/>
       <c r="F110" s="26"/>
       <c r="G110" s="25"/>
       <c r="H110" s="2" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="I110" s="25"/>
       <c r="J110" s="26"/>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B111" s="26"/>
       <c r="C111" s="25"/>
-      <c r="D111" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E111" s="58"/>
+      <c r="D111" s="60" t="s">
+        <v>433</v>
+      </c>
+      <c r="E111" s="61"/>
       <c r="F111" s="26"/>
       <c r="G111" s="25"/>
       <c r="H111" s="2" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="I111" s="25"/>
       <c r="J111" s="26"/>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B112" s="26"/>
       <c r="C112" s="25"/>
-      <c r="D112" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E112" s="58"/>
+      <c r="D112" s="60" t="s">
+        <v>434</v>
+      </c>
+      <c r="E112" s="61"/>
       <c r="F112" s="26"/>
       <c r="G112" s="25"/>
       <c r="H112" s="2" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="I112" s="25"/>
       <c r="J112" s="26"/>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
       <c r="B113" s="26"/>
       <c r="C113" s="25"/>
-      <c r="D113" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E113" s="58"/>
+      <c r="D113" s="60" t="s">
+        <v>435</v>
+      </c>
+      <c r="E113" s="61"/>
       <c r="F113" s="26"/>
       <c r="G113" s="25"/>
       <c r="H113" s="2" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="I113" s="26"/>
       <c r="J113" s="1"/>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1" t="s">
-        <v>709</v>
+        <v>699</v>
       </c>
       <c r="B114" s="26"/>
       <c r="C114" s="25"/>
       <c r="D114" s="39"/>
       <c r="E114" s="40"/>
       <c r="F114" s="26"/>
       <c r="G114" s="25"/>
       <c r="H114" s="2"/>
       <c r="I114" s="26"/>
       <c r="J114" s="1"/>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
       <c r="B115" s="26"/>
       <c r="C115" s="25"/>
       <c r="D115" s="39"/>
       <c r="E115" s="40"/>
       <c r="F115" s="26"/>
       <c r="G115" s="25"/>
       <c r="H115" s="2"/>
       <c r="I115" s="26"/>
       <c r="J115" s="1"/>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="B116" s="26"/>
       <c r="C116" s="25"/>
-      <c r="D116" s="45"/>
-      <c r="E116" s="46"/>
+      <c r="D116" s="57"/>
+      <c r="E116" s="58"/>
       <c r="F116" s="26"/>
       <c r="G116" s="25"/>
       <c r="H116" s="1"/>
       <c r="I116" s="26"/>
       <c r="J116" s="1"/>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="B117" s="26"/>
       <c r="C117" s="25"/>
-      <c r="D117" s="45"/>
-      <c r="E117" s="46"/>
+      <c r="D117" s="57"/>
+      <c r="E117" s="58"/>
       <c r="F117" s="26"/>
       <c r="G117" s="25"/>
       <c r="H117" s="1"/>
       <c r="I117" s="26"/>
       <c r="J117" s="1"/>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="21"/>
       <c r="B118" s="26"/>
       <c r="C118" s="25"/>
-      <c r="D118" s="57"/>
-      <c r="E118" s="58"/>
+      <c r="D118" s="60"/>
+      <c r="E118" s="61"/>
       <c r="F118" s="26"/>
       <c r="G118" s="25"/>
       <c r="H118" s="1"/>
       <c r="I118" s="26"/>
       <c r="J118" s="1"/>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="28" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="B119" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C119" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="D119" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="56"/>
+      <c r="D119" s="62" t="s">
+        <v>665</v>
+      </c>
+      <c r="E119" s="63"/>
       <c r="F119" s="28" t="s">
+        <v>321</v>
+      </c>
+      <c r="G119" s="28" t="s">
         <v>324</v>
       </c>
-      <c r="G119" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H119" s="28" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="I119" s="28" t="s">
         <v>41</v>
       </c>
       <c r="J119" s="28" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="1" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="B120" s="26"/>
       <c r="C120" s="25"/>
-      <c r="D120" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E120" s="58"/>
+      <c r="D120" s="60" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="61"/>
       <c r="F120" s="25"/>
       <c r="G120" s="25"/>
       <c r="H120" s="1" t="s">
         <v>2</v>
       </c>
       <c r="I120" s="25"/>
       <c r="J120" s="26"/>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="B121" s="26"/>
       <c r="C121" s="25"/>
-      <c r="D121" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E121" s="58"/>
+      <c r="D121" s="60" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="61"/>
       <c r="F121" s="25"/>
       <c r="G121" s="25"/>
       <c r="H121" s="1" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="I121" s="25"/>
       <c r="J121" s="26"/>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B122" s="26"/>
       <c r="C122" s="25"/>
-      <c r="D122" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E122" s="46"/>
+      <c r="D122" s="57" t="s">
+        <v>671</v>
+      </c>
+      <c r="E122" s="58"/>
       <c r="F122" s="25"/>
       <c r="G122" s="25"/>
       <c r="H122" s="1" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="I122" s="25"/>
       <c r="J122" s="26"/>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="B123" s="26"/>
       <c r="C123" s="25"/>
-      <c r="D123" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E123" s="58"/>
+      <c r="D123" s="60" t="s">
+        <v>330</v>
+      </c>
+      <c r="E123" s="61"/>
       <c r="F123" s="25"/>
       <c r="G123" s="25"/>
       <c r="H123" s="1" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="I123" s="25"/>
       <c r="J123" s="26"/>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="B124" s="26"/>
       <c r="C124" s="25"/>
-      <c r="D124" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E124" s="58"/>
+      <c r="D124" s="60" t="s">
+        <v>331</v>
+      </c>
+      <c r="E124" s="61"/>
       <c r="F124" s="25"/>
       <c r="G124" s="25"/>
       <c r="H124" s="1" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="I124" s="25"/>
       <c r="J124" s="26"/>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="B125" s="26"/>
       <c r="C125" s="25"/>
-      <c r="D125" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E125" s="58"/>
+      <c r="D125" s="60" t="s">
+        <v>347</v>
+      </c>
+      <c r="E125" s="61"/>
       <c r="F125" s="25"/>
       <c r="G125" s="25"/>
       <c r="H125" s="1" t="s">
         <v>32</v>
       </c>
       <c r="I125" s="25"/>
       <c r="J125" s="26"/>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B126" s="26"/>
       <c r="C126" s="25"/>
-      <c r="D126" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E126" s="58"/>
+      <c r="D126" s="60" t="s">
+        <v>403</v>
+      </c>
+      <c r="E126" s="61"/>
       <c r="F126" s="25"/>
       <c r="G126" s="25"/>
       <c r="H126" s="1" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="I126" s="25"/>
       <c r="J126" s="26"/>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="B127" s="26"/>
       <c r="C127" s="25"/>
-      <c r="D127" s="48"/>
-      <c r="E127" s="49"/>
+      <c r="D127" s="64"/>
+      <c r="E127" s="65"/>
       <c r="F127" s="25"/>
       <c r="G127" s="25"/>
       <c r="H127" s="1" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="I127" s="25"/>
       <c r="J127" s="26"/>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="2"/>
       <c r="B128" s="25"/>
       <c r="C128" s="26"/>
-      <c r="D128" s="48"/>
-      <c r="E128" s="49"/>
+      <c r="D128" s="64"/>
+      <c r="E128" s="65"/>
       <c r="F128" s="25"/>
       <c r="G128" s="25"/>
       <c r="H128" s="1" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="I128" s="25"/>
       <c r="J128" s="26"/>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="28" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="B129" s="28" t="s">
         <v>231</v>
       </c>
       <c r="C129" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="D129" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E129" s="56"/>
+      <c r="D129" s="62" t="s">
+        <v>493</v>
+      </c>
+      <c r="E129" s="63"/>
       <c r="F129" s="28" t="s">
         <v>41</v>
       </c>
       <c r="G129" s="28" t="s">
         <v>43</v>
       </c>
       <c r="H129" s="28" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="I129" s="28" t="s">
         <v>41</v>
       </c>
       <c r="J129" s="28" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="B130" s="26"/>
       <c r="C130" s="1"/>
-      <c r="D130" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E130" s="54"/>
+      <c r="D130" s="66" t="s">
+        <v>477</v>
+      </c>
+      <c r="E130" s="67"/>
       <c r="F130" s="26"/>
       <c r="G130" s="1"/>
       <c r="H130" s="22" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="I130" s="26"/>
       <c r="J130" s="1"/>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="B131" s="26"/>
       <c r="C131" s="1"/>
-      <c r="D131" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E131" s="54"/>
+      <c r="D131" s="66" t="s">
+        <v>478</v>
+      </c>
+      <c r="E131" s="67"/>
       <c r="F131" s="26"/>
       <c r="G131" s="1"/>
       <c r="H131" s="22" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="I131" s="26"/>
       <c r="J131" s="1"/>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="1" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="B132" s="26"/>
       <c r="C132" s="1"/>
-      <c r="D132" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E132" s="54"/>
+      <c r="D132" s="66" t="s">
+        <v>479</v>
+      </c>
+      <c r="E132" s="67"/>
       <c r="F132" s="26"/>
       <c r="G132" s="1"/>
       <c r="H132" s="22" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="I132" s="26"/>
       <c r="J132" s="1"/>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="B133" s="26"/>
       <c r="C133" s="1"/>
-      <c r="D133" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E133" s="54"/>
+      <c r="D133" s="66" t="s">
+        <v>480</v>
+      </c>
+      <c r="E133" s="67"/>
       <c r="F133" s="26"/>
       <c r="G133" s="1"/>
       <c r="H133" s="22" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="I133" s="26"/>
       <c r="J133" s="1"/>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="B134" s="26"/>
       <c r="C134" s="1"/>
-      <c r="D134" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E134" s="54"/>
+      <c r="D134" s="66" t="s">
+        <v>481</v>
+      </c>
+      <c r="E134" s="67"/>
       <c r="F134" s="26"/>
       <c r="G134" s="1"/>
       <c r="H134" s="22" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="I134" s="26"/>
       <c r="J134" s="1"/>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B135" s="26"/>
       <c r="C135" s="1"/>
-      <c r="D135" s="53"/>
-      <c r="E135" s="54"/>
+      <c r="D135" s="66"/>
+      <c r="E135" s="67"/>
       <c r="F135" s="26"/>
       <c r="G135" s="1"/>
       <c r="H135" s="22" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="I135" s="26"/>
       <c r="J135" s="1"/>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="B136" s="26"/>
       <c r="C136" s="1"/>
-      <c r="D136" s="57"/>
-      <c r="E136" s="58"/>
+      <c r="D136" s="60"/>
+      <c r="E136" s="61"/>
       <c r="F136" s="26"/>
       <c r="G136" s="1"/>
       <c r="H136" s="1" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="I136" s="26"/>
       <c r="J136" s="1"/>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="B137" s="26"/>
       <c r="C137" s="1"/>
-      <c r="D137" s="45"/>
-      <c r="E137" s="46"/>
+      <c r="D137" s="57"/>
+      <c r="E137" s="58"/>
       <c r="F137" s="26"/>
       <c r="G137" s="1"/>
       <c r="H137" s="1"/>
       <c r="I137" s="1"/>
       <c r="J137" s="1"/>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="B138" s="26"/>
       <c r="C138" s="1"/>
-      <c r="D138" s="45"/>
-      <c r="E138" s="46"/>
+      <c r="D138" s="57"/>
+      <c r="E138" s="58"/>
       <c r="F138" s="26"/>
       <c r="G138" s="1"/>
       <c r="H138" s="1"/>
       <c r="I138" s="1"/>
       <c r="J138" s="1"/>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="28" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="B139" s="28" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C139" s="28" t="s">
-        <v>326</v>
-[...4 lines deleted...]
-      <c r="E139" s="56"/>
+        <v>323</v>
+      </c>
+      <c r="D139" s="62" t="s">
+        <v>325</v>
+      </c>
+      <c r="E139" s="63"/>
       <c r="F139" s="28" t="s">
         <v>43</v>
       </c>
       <c r="G139" s="28" t="s">
+        <v>323</v>
+      </c>
+      <c r="H139" s="28" t="s">
+        <v>489</v>
+      </c>
+      <c r="I139" s="28" t="s">
         <v>326</v>
       </c>
-      <c r="H139" s="28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J139" s="28" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="B140" s="25"/>
       <c r="C140" s="25"/>
-      <c r="D140" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E140" s="58"/>
+      <c r="D140" s="60" t="s">
+        <v>406</v>
+      </c>
+      <c r="E140" s="61"/>
       <c r="F140" s="25"/>
       <c r="G140" s="25"/>
       <c r="H140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I140" s="25"/>
       <c r="J140" s="26"/>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="B141" s="25"/>
       <c r="C141" s="25"/>
-      <c r="D141" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E141" s="58"/>
+      <c r="D141" s="60" t="s">
+        <v>483</v>
+      </c>
+      <c r="E141" s="61"/>
       <c r="F141" s="25"/>
       <c r="G141" s="25"/>
       <c r="H141" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I141" s="25"/>
       <c r="J141" s="26"/>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="B142" s="25"/>
       <c r="C142" s="25"/>
-      <c r="D142" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E142" s="58"/>
+      <c r="D142" s="60" t="s">
+        <v>404</v>
+      </c>
+      <c r="E142" s="61"/>
       <c r="F142" s="25"/>
       <c r="G142" s="25"/>
       <c r="H142" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I142" s="25"/>
       <c r="J142" s="26"/>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B143" s="25"/>
       <c r="C143" s="25"/>
-      <c r="D143" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E143" s="58"/>
+      <c r="D143" s="60" t="s">
+        <v>484</v>
+      </c>
+      <c r="E143" s="61"/>
       <c r="F143" s="25"/>
       <c r="G143" s="25"/>
       <c r="H143" s="2" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="I143" s="25"/>
       <c r="J143" s="26"/>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B144" s="25"/>
       <c r="C144" s="25"/>
-      <c r="D144" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E144" s="46"/>
+      <c r="D144" s="57" t="s">
+        <v>485</v>
+      </c>
+      <c r="E144" s="58"/>
       <c r="F144" s="25"/>
       <c r="G144" s="25"/>
       <c r="H144" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I144" s="25"/>
       <c r="J144" s="26"/>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="B145" s="25"/>
       <c r="C145" s="25"/>
-      <c r="D145" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E145" s="58"/>
+      <c r="D145" s="60" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" s="61"/>
       <c r="F145" s="25"/>
       <c r="G145" s="25"/>
       <c r="H145" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I145" s="25"/>
       <c r="J145" s="26"/>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="B146" s="25"/>
       <c r="C146" s="26"/>
-      <c r="D146" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E146" s="46"/>
+      <c r="D146" s="57" t="s">
+        <v>486</v>
+      </c>
+      <c r="E146" s="58"/>
       <c r="F146" s="25"/>
       <c r="G146" s="25"/>
       <c r="H146" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I146" s="25"/>
       <c r="J146" s="26"/>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="B147" s="25"/>
       <c r="C147" s="25"/>
-      <c r="D147" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E147" s="46"/>
+      <c r="D147" s="57" t="s">
+        <v>487</v>
+      </c>
+      <c r="E147" s="58"/>
       <c r="F147" s="25"/>
       <c r="G147" s="25"/>
       <c r="H147" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I147" s="25"/>
       <c r="J147" s="26"/>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="B148" s="25"/>
       <c r="C148" s="25"/>
-      <c r="D148" s="45" t="s">
-[...2 lines deleted...]
-      <c r="E148" s="46"/>
+      <c r="D148" s="57" t="s">
+        <v>488</v>
+      </c>
+      <c r="E148" s="58"/>
       <c r="F148" s="25"/>
       <c r="G148" s="25"/>
       <c r="H148" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I148" s="25"/>
       <c r="J148" s="26"/>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="22" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="B149" s="25"/>
       <c r="C149" s="25"/>
-      <c r="D149" s="45"/>
-      <c r="E149" s="46"/>
+      <c r="D149" s="57"/>
+      <c r="E149" s="58"/>
       <c r="F149" s="25"/>
       <c r="G149" s="25"/>
       <c r="H149" s="2" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="I149" s="25"/>
       <c r="J149" s="26"/>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="22" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="B150" s="25"/>
       <c r="C150" s="25"/>
-      <c r="D150" s="77"/>
-      <c r="E150" s="78"/>
+      <c r="D150" s="55"/>
+      <c r="E150" s="56"/>
       <c r="F150" s="25"/>
       <c r="G150" s="25"/>
       <c r="H150" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I150" s="25"/>
       <c r="J150" s="26"/>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="B151" s="25"/>
       <c r="C151" s="26"/>
-      <c r="D151" s="45"/>
-      <c r="E151" s="46"/>
+      <c r="D151" s="57"/>
+      <c r="E151" s="58"/>
       <c r="F151" s="25"/>
       <c r="G151" s="26"/>
       <c r="H151" s="1" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="I151" s="25"/>
       <c r="J151" s="26"/>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="B152" s="25"/>
       <c r="C152" s="26"/>
-      <c r="D152" s="45"/>
-      <c r="E152" s="46"/>
+      <c r="D152" s="57"/>
+      <c r="E152" s="58"/>
       <c r="F152" s="25"/>
       <c r="G152" s="26"/>
       <c r="H152" s="1" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
       <c r="I152" s="25"/>
       <c r="J152" s="26"/>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="B153" s="25"/>
       <c r="C153" s="26"/>
-      <c r="D153" s="45"/>
-      <c r="E153" s="46"/>
+      <c r="D153" s="57"/>
+      <c r="E153" s="58"/>
       <c r="F153" s="25"/>
       <c r="G153" s="26"/>
       <c r="H153" s="1" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="I153" s="25"/>
       <c r="J153" s="26"/>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1"/>
       <c r="B154" s="25"/>
       <c r="C154" s="26"/>
-      <c r="D154" s="45"/>
-      <c r="E154" s="46"/>
+      <c r="D154" s="57"/>
+      <c r="E154" s="58"/>
       <c r="F154" s="25"/>
       <c r="G154" s="26"/>
       <c r="H154" s="1" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="I154" s="25"/>
       <c r="J154" s="26"/>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1"/>
       <c r="B155" s="25"/>
       <c r="C155" s="26"/>
-      <c r="D155" s="79"/>
-      <c r="E155" s="79"/>
+      <c r="D155" s="59"/>
+      <c r="E155" s="59"/>
       <c r="F155" s="25"/>
       <c r="G155" s="26"/>
       <c r="H155" s="1" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="I155" s="25"/>
       <c r="J155" s="26"/>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1"/>
       <c r="B156" s="25"/>
       <c r="C156" s="1"/>
-      <c r="D156" s="79"/>
-      <c r="E156" s="79"/>
+      <c r="D156" s="59"/>
+      <c r="E156" s="59"/>
       <c r="F156" s="25"/>
       <c r="G156" s="1"/>
       <c r="H156" s="1" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="I156" s="25"/>
       <c r="J156" s="1"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="153">
-    <mergeCell ref="E48:I48"/>
-[...7 lines deleted...]
-    <mergeCell ref="E44:I44"/>
+    <mergeCell ref="D152:E152"/>
+    <mergeCell ref="D153:E153"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="E8:I8"/>
+    <mergeCell ref="E14:I14"/>
+    <mergeCell ref="D79:E79"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="E41:I41"/>
+    <mergeCell ref="D133:E133"/>
+    <mergeCell ref="D129:E129"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="E68:I68"/>
+    <mergeCell ref="E49:I49"/>
+    <mergeCell ref="E55:I55"/>
+    <mergeCell ref="E56:I56"/>
+    <mergeCell ref="E57:I57"/>
+    <mergeCell ref="E58:I58"/>
+    <mergeCell ref="E59:I59"/>
+    <mergeCell ref="E62:I62"/>
+    <mergeCell ref="E60:I60"/>
+    <mergeCell ref="D103:E103"/>
+    <mergeCell ref="D105:E105"/>
+    <mergeCell ref="D106:E106"/>
+    <mergeCell ref="D107:E107"/>
+    <mergeCell ref="D94:E94"/>
+    <mergeCell ref="D122:E122"/>
+    <mergeCell ref="D75:E75"/>
+    <mergeCell ref="D76:E76"/>
+    <mergeCell ref="D77:E77"/>
+    <mergeCell ref="D78:E78"/>
+    <mergeCell ref="A80:J80"/>
+    <mergeCell ref="D81:E81"/>
+    <mergeCell ref="E9:I9"/>
+    <mergeCell ref="E10:I10"/>
+    <mergeCell ref="E61:I61"/>
+    <mergeCell ref="E63:I63"/>
+    <mergeCell ref="E64:I64"/>
+    <mergeCell ref="E20:I20"/>
+    <mergeCell ref="E26:I26"/>
+    <mergeCell ref="E27:I27"/>
+    <mergeCell ref="E28:I28"/>
+    <mergeCell ref="E19:I19"/>
+    <mergeCell ref="E21:I21"/>
+    <mergeCell ref="E22:I22"/>
+    <mergeCell ref="D74:E74"/>
+    <mergeCell ref="E33:I33"/>
+    <mergeCell ref="E37:I37"/>
+    <mergeCell ref="E43:I43"/>
+    <mergeCell ref="E42:I42"/>
+    <mergeCell ref="E35:I35"/>
+    <mergeCell ref="E45:I45"/>
+    <mergeCell ref="D82:E82"/>
+    <mergeCell ref="D83:E83"/>
+    <mergeCell ref="D84:E84"/>
+    <mergeCell ref="D143:E143"/>
+    <mergeCell ref="D141:E141"/>
+    <mergeCell ref="D144:E144"/>
+    <mergeCell ref="D130:E130"/>
+    <mergeCell ref="D131:E131"/>
+    <mergeCell ref="D85:E85"/>
+    <mergeCell ref="D136:E136"/>
+    <mergeCell ref="D95:E95"/>
+    <mergeCell ref="A86:J86"/>
+    <mergeCell ref="D121:E121"/>
+    <mergeCell ref="E70:I70"/>
+    <mergeCell ref="D73:E73"/>
+    <mergeCell ref="E46:I46"/>
+    <mergeCell ref="E69:I69"/>
+    <mergeCell ref="A71:J71"/>
+    <mergeCell ref="E40:I40"/>
+    <mergeCell ref="E67:I67"/>
+    <mergeCell ref="E47:I47"/>
+    <mergeCell ref="D148:E148"/>
+    <mergeCell ref="D113:E113"/>
+    <mergeCell ref="D87:E87"/>
+    <mergeCell ref="D92:E92"/>
+    <mergeCell ref="D97:E97"/>
+    <mergeCell ref="D108:E108"/>
+    <mergeCell ref="D110:E110"/>
+    <mergeCell ref="D104:E104"/>
+    <mergeCell ref="D109:E109"/>
+    <mergeCell ref="D90:E90"/>
+    <mergeCell ref="A91:J91"/>
+    <mergeCell ref="D93:E93"/>
+    <mergeCell ref="D102:E102"/>
+    <mergeCell ref="D134:E134"/>
+    <mergeCell ref="D135:E135"/>
+    <mergeCell ref="D88:E88"/>
+    <mergeCell ref="D89:E89"/>
+    <mergeCell ref="D112:E112"/>
+    <mergeCell ref="D111:E111"/>
+    <mergeCell ref="A101:J101"/>
+    <mergeCell ref="A96:J96"/>
+    <mergeCell ref="D98:E98"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="D100:E100"/>
+    <mergeCell ref="D150:E150"/>
+    <mergeCell ref="D151:E151"/>
+    <mergeCell ref="D155:E155"/>
+    <mergeCell ref="D156:E156"/>
+    <mergeCell ref="D146:E146"/>
+    <mergeCell ref="D116:E116"/>
+    <mergeCell ref="D117:E117"/>
+    <mergeCell ref="D145:E145"/>
+    <mergeCell ref="D149:E149"/>
+    <mergeCell ref="D140:E140"/>
+    <mergeCell ref="D119:E119"/>
+    <mergeCell ref="D128:E128"/>
+    <mergeCell ref="D142:E142"/>
+    <mergeCell ref="D147:E147"/>
+    <mergeCell ref="D120:E120"/>
+    <mergeCell ref="D123:E123"/>
+    <mergeCell ref="D127:E127"/>
+    <mergeCell ref="D132:E132"/>
+    <mergeCell ref="D137:E137"/>
+    <mergeCell ref="D139:E139"/>
+    <mergeCell ref="D138:E138"/>
+    <mergeCell ref="D124:E124"/>
+    <mergeCell ref="D125:E125"/>
+    <mergeCell ref="D126:E126"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="E30:I30"/>
     <mergeCell ref="E31:I31"/>
     <mergeCell ref="E23:I23"/>
     <mergeCell ref="E29:I29"/>
     <mergeCell ref="E32:I32"/>
     <mergeCell ref="E36:I36"/>
     <mergeCell ref="E39:I39"/>
     <mergeCell ref="E15:I15"/>
     <mergeCell ref="E16:I16"/>
     <mergeCell ref="E12:I12"/>
     <mergeCell ref="E13:I13"/>
     <mergeCell ref="E11:I11"/>
     <mergeCell ref="E17:I17"/>
     <mergeCell ref="E18:I18"/>
     <mergeCell ref="E25:I25"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A4:J4"/>
     <mergeCell ref="E34:I34"/>
     <mergeCell ref="E38:I38"/>
     <mergeCell ref="E5:I5"/>
     <mergeCell ref="E6:I6"/>
     <mergeCell ref="E7:I7"/>
     <mergeCell ref="E24:I24"/>
-    <mergeCell ref="D150:E150"/>
-[...118 lines deleted...]
-    <mergeCell ref="D107:E107"/>
+    <mergeCell ref="E48:I48"/>
+    <mergeCell ref="E50:I50"/>
+    <mergeCell ref="E51:I51"/>
+    <mergeCell ref="E52:I52"/>
+    <mergeCell ref="E53:I53"/>
+    <mergeCell ref="E65:I65"/>
+    <mergeCell ref="E54:I54"/>
+    <mergeCell ref="A66:J66"/>
+    <mergeCell ref="E44:I44"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="65" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="70" max="9" man="1"/>
     <brk id="100" max="9" man="1"/>
   </rowBreaks>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="24">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
           <x14:formula1>
             <xm:f>秉冠燈光視訊舞台清單!$A$109:$A$120</xm:f>
           </x14:formula1>
           <xm:sqref>A30:A31</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000008000000}">
           <x14:formula1>
             <xm:f>秉冠燈光視訊舞台清單!$A$17:$A$32</xm:f>
           </x14:formula1>
           <xm:sqref>A9:A10</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000009000000}">
@@ -7438,536 +7435,536 @@
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000005000000}">
           <x14:formula1>
             <xm:f>秉冠燈光視訊舞台清單!$A$181:$A$199</xm:f>
           </x14:formula1>
           <xm:sqref>A47:A48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000004000000}">
           <x14:formula1>
             <xm:f>秉冠燈光視訊舞台清單!$A$282:$A$300</xm:f>
           </x14:formula1>
           <xm:sqref>H77:H79</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:C354"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A223" workbookViewId="0">
-      <selection activeCell="A287" sqref="A287"/>
+    <sheetView tabSelected="1" topLeftCell="A151" workbookViewId="0">
+      <selection activeCell="A165" sqref="A165"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="62.875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="50.375" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.5" style="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="21">
-      <c r="A1" s="88" t="s">
+      <c r="A1" s="84" t="s">
         <v>198</v>
       </c>
-      <c r="B1" s="88"/>
-      <c r="C1" s="88"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
     </row>
     <row r="2" spans="1:3" ht="19.5">
-      <c r="A2" s="87" t="s">
+      <c r="A2" s="85" t="s">
         <v>197</v>
       </c>
-      <c r="B2" s="87"/>
-      <c r="C2" s="87"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
-        <v>722</v>
+        <v>712</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="C7" s="18"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C8" s="18"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="C9" s="18"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>235</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C11" s="9"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="9"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="9"/>
     </row>
     <row r="15" spans="1:3" ht="19.5">
-      <c r="A15" s="87" t="s">
+      <c r="A15" s="85" t="s">
         <v>238</v>
       </c>
-      <c r="B15" s="87"/>
-      <c r="C15" s="87"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="85"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="9"/>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="9"/>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="9" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="9"/>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="9"/>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="9"/>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="9"/>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="9"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="9" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="9" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="9" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B29" s="3"/>
       <c r="C29" s="9" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="9"/>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="9"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="19.5">
-      <c r="A33" s="87" t="s">
+      <c r="A33" s="85" t="s">
         <v>183</v>
       </c>
-      <c r="B33" s="87"/>
-      <c r="C33" s="87"/>
+      <c r="B33" s="85"/>
+      <c r="C33" s="85"/>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="B35" s="3"/>
       <c r="C35" s="9" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B36" s="19"/>
       <c r="C36" s="9" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>182</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="9" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>229</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="37" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="9"/>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="37" t="s">
-        <v>624</v>
+        <v>616</v>
       </c>
       <c r="B41" s="3"/>
       <c r="C41" s="9"/>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="37" t="s">
-        <v>720</v>
+        <v>710</v>
       </c>
       <c r="B42" s="3"/>
       <c r="C42" s="9"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C43" s="9" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="44" spans="1:3" ht="19.5">
-      <c r="A44" s="87" t="s">
+      <c r="A44" s="85" t="s">
         <v>212</v>
       </c>
-      <c r="B44" s="87"/>
-      <c r="C44" s="87"/>
+      <c r="B44" s="85"/>
+      <c r="C44" s="85"/>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>178</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
-        <v>726</v>
+        <v>716</v>
       </c>
       <c r="B50" s="3"/>
       <c r="C50" s="9"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
       <c r="B51" s="3"/>
       <c r="C51" s="9"/>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B52" s="3"/>
       <c r="C52" s="9" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B53" s="3"/>
       <c r="C53" s="9" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="54" spans="1:3" ht="19.5">
-      <c r="A54" s="87" t="s">
-[...3 lines deleted...]
-      <c r="C54" s="87"/>
+      <c r="A54" s="85" t="s">
+        <v>621</v>
+      </c>
+      <c r="B54" s="85"/>
+      <c r="C54" s="85"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
@@ -8037,89 +8034,89 @@
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="s">
         <v>245</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
         <v>262</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="B65" s="4"/>
       <c r="C65" s="9"/>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B66" s="4"/>
       <c r="C66" s="9"/>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>269</v>
       </c>
       <c r="B67" s="4"/>
       <c r="C67" s="9"/>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B68" s="4"/>
       <c r="C68" s="9"/>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B69" s="4"/>
       <c r="C69" s="9"/>
     </row>
     <row r="70" spans="1:3" ht="19.5">
-      <c r="A70" s="87" t="s">
-[...3 lines deleted...]
-      <c r="C70" s="87"/>
+      <c r="A70" s="85" t="s">
+        <v>618</v>
+      </c>
+      <c r="B70" s="85"/>
+      <c r="C70" s="85"/>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B71" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>249</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
@@ -8145,97 +8142,97 @@
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="s">
-        <v>625</v>
+        <v>617</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>168</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>230</v>
       </c>
       <c r="C78" s="9"/>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="B79" s="3"/>
       <c r="C79" s="9" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B80" s="3"/>
       <c r="C80" s="9"/>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B81" s="3"/>
       <c r="C81" s="9"/>
     </row>
     <row r="82" spans="1:3" ht="19.5">
-      <c r="A82" s="87" t="s">
-[...3 lines deleted...]
-      <c r="C82" s="87"/>
+      <c r="A82" s="85" t="s">
+        <v>623</v>
+      </c>
+      <c r="B82" s="85"/>
+      <c r="C82" s="85"/>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
@@ -8305,100 +8302,100 @@
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C91" s="9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>158</v>
       </c>
       <c r="C92" s="9" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
-        <v>627</v>
+        <v>619</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C93" s="9" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="B94" s="3"/>
       <c r="C94" s="9"/>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B95" s="3"/>
       <c r="C95" s="9"/>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B96" s="3"/>
       <c r="C96" s="9"/>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="B97" s="3"/>
       <c r="C97" s="9"/>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B98" s="3"/>
       <c r="C98" s="9"/>
     </row>
     <row r="99" spans="1:3" ht="19.5">
-      <c r="A99" s="87" t="s">
-[...3 lines deleted...]
-      <c r="C99" s="87"/>
+      <c r="A99" s="85" t="s">
+        <v>624</v>
+      </c>
+      <c r="B99" s="85"/>
+      <c r="C99" s="85"/>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B100" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C101" s="9" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
@@ -8428,110 +8425,110 @@
       </c>
       <c r="B104" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C104" s="9" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
         <v>291</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>230</v>
       </c>
       <c r="C105" s="9"/>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B106" s="3"/>
       <c r="C106" s="9"/>
     </row>
     <row r="107" spans="1:3" ht="19.5">
-      <c r="A107" s="87" t="s">
-[...3 lines deleted...]
-      <c r="C107" s="87"/>
+      <c r="A107" s="85" t="s">
+        <v>587</v>
+      </c>
+      <c r="B107" s="85"/>
+      <c r="C107" s="85"/>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B108" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B109" s="3"/>
       <c r="C109" s="9" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B110" s="3"/>
       <c r="C110" s="9" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C111" s="9" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
         <v>271</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C112" s="9" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="B113" s="3"/>
       <c r="C113" s="9" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B114" s="3"/>
       <c r="C114" s="9"/>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
         <v>273</v>
       </c>
       <c r="B115" s="3"/>
       <c r="C115" s="9"/>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
         <v>274</v>
       </c>
       <c r="B116" s="3"/>
@@ -8544,1316 +8541,1316 @@
       <c r="B117" s="3"/>
       <c r="C117" s="9"/>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B118" s="3"/>
       <c r="C118" s="9"/>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B119" s="3"/>
       <c r="C119" s="9"/>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B120" s="3"/>
       <c r="C120" s="9"/>
     </row>
     <row r="121" spans="1:3" ht="19.5">
-      <c r="A121" s="87" t="s">
+      <c r="A121" s="85" t="s">
         <v>149</v>
       </c>
-      <c r="B121" s="87"/>
-      <c r="C121" s="87"/>
+      <c r="B121" s="85"/>
+      <c r="C121" s="85"/>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="6" t="s">
         <v>140</v>
       </c>
       <c r="B122" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="C123" s="9"/>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B124" s="36" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="C124" s="9"/>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>279</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="C125" s="9"/>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="C126" s="9"/>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="C127" s="9"/>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="C128" s="9"/>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="C129" s="9"/>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="B130" s="36" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="C130" s="9"/>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
       <c r="B131" s="35"/>
       <c r="C131" s="9"/>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C132" s="9"/>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C133" s="9"/>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>280</v>
       </c>
       <c r="C134" s="9"/>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>280</v>
       </c>
       <c r="C135" s="9"/>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>280</v>
       </c>
       <c r="C136" s="9"/>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>280</v>
       </c>
       <c r="C137" s="9"/>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>280</v>
       </c>
       <c r="C138" s="9"/>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>280</v>
       </c>
       <c r="C139" s="9"/>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>281</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C140" s="9"/>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
-        <v>633</v>
+        <v>625</v>
       </c>
       <c r="B141" s="3"/>
       <c r="C141" s="9"/>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="B142" s="4" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="C142" s="9"/>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="C143" s="9"/>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="C144" s="9"/>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="C145" s="9"/>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="B146" s="3"/>
       <c r="C146" s="9"/>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="B147" s="3"/>
       <c r="C147" s="9"/>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="B148" s="3"/>
       <c r="C148" s="9"/>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="B149" s="3"/>
       <c r="C149" s="9"/>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="B150" s="4" t="s">
         <v>148</v>
       </c>
       <c r="C150" s="9"/>
     </row>
     <row r="151" spans="1:3" ht="19.5">
-      <c r="A151" s="87" t="s">
+      <c r="A151" s="85" t="s">
         <v>144</v>
       </c>
-      <c r="B151" s="87"/>
-      <c r="C151" s="87"/>
+      <c r="B151" s="85"/>
+      <c r="C151" s="85"/>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="6" t="s">
         <v>140</v>
       </c>
       <c r="B152" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="C153" s="9" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>728</v>
+        <v>718</v>
       </c>
       <c r="C154" s="9"/>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="s">
-        <v>727</v>
+        <v>717</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>729</v>
+        <v>719</v>
       </c>
       <c r="C155" s="9"/>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>729</v>
+        <v>719</v>
       </c>
       <c r="C156" s="9"/>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
         <v>283</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>728</v>
+        <v>718</v>
       </c>
       <c r="C157" s="9"/>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>730</v>
+        <v>720</v>
       </c>
       <c r="C158" s="9"/>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="C159" s="9"/>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="C160" s="9" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="161" spans="1:3" ht="19.5">
-      <c r="A161" s="87" t="s">
+      <c r="A161" s="85" t="s">
         <v>213</v>
       </c>
-      <c r="B161" s="87"/>
-      <c r="C161" s="87"/>
+      <c r="B161" s="85"/>
+      <c r="C161" s="85"/>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="6" t="s">
         <v>140</v>
       </c>
       <c r="B162" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="s">
         <v>285</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>217</v>
       </c>
       <c r="C163" s="9"/>
     </row>
     <row r="164" spans="1:3">
-      <c r="A164" s="1" t="s">
-        <v>387</v>
+      <c r="A164" s="42" t="s">
+        <v>747</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C164" s="9" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B165" s="3"/>
       <c r="C165" s="9"/>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B166" s="3"/>
       <c r="C166" s="9"/>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="37" t="s">
         <v>292</v>
       </c>
       <c r="B167" s="36" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="C167" s="9"/>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="37" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="B168" s="36"/>
       <c r="C168" s="9"/>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="37" t="s">
         <v>293</v>
       </c>
       <c r="B169" s="36"/>
       <c r="C169" s="9"/>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="37" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="B170" s="36"/>
       <c r="C170" s="9"/>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="s">
         <v>289</v>
       </c>
       <c r="B171" s="3"/>
       <c r="C171" s="9"/>
     </row>
     <row r="172" spans="1:3" ht="19.5">
-      <c r="A172" s="87" t="s">
-[...3 lines deleted...]
-      <c r="C172" s="87"/>
+      <c r="A172" s="85" t="s">
+        <v>360</v>
+      </c>
+      <c r="B172" s="85"/>
+      <c r="C172" s="85"/>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B173" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C174" s="9"/>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="s">
-        <v>640</v>
+        <v>632</v>
       </c>
       <c r="B175" s="36" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="C175" s="9"/>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
-        <v>639</v>
+        <v>631</v>
       </c>
       <c r="B176" s="36"/>
       <c r="C176" s="9"/>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="B177" s="36" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C177" s="9" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="B178" s="3"/>
       <c r="C178" s="9" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
     </row>
     <row r="179" spans="1:3" ht="19.5">
-      <c r="A179" s="87" t="s">
+      <c r="A179" s="85" t="s">
         <v>136</v>
       </c>
-      <c r="B179" s="87"/>
-      <c r="C179" s="87"/>
+      <c r="B179" s="85"/>
+      <c r="C179" s="85"/>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="6" t="s">
         <v>135</v>
       </c>
       <c r="B180" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C181" s="9" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>295</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>294</v>
       </c>
       <c r="C182" s="9" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="B183" s="3"/>
       <c r="C183" s="9"/>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C184" s="9"/>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="42" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>698</v>
+        <v>341</v>
       </c>
       <c r="C185" s="9"/>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
-        <v>721</v>
+        <v>711</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>699</v>
+        <v>746</v>
       </c>
       <c r="C186" s="9"/>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
-        <v>701</v>
+        <v>691</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C187" s="9"/>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="37" t="s">
-        <v>600</v>
+        <v>739</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>297</v>
+        <v>742</v>
       </c>
       <c r="C188" s="9" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="37" t="s">
-        <v>601</v>
+        <v>740</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>299</v>
+        <v>743</v>
       </c>
       <c r="C189" s="9"/>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="37" t="s">
-        <v>599</v>
+        <v>741</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>510</v>
+        <v>744</v>
       </c>
       <c r="C190" s="9" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>298</v>
+        <v>745</v>
       </c>
       <c r="C191" s="9" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>696</v>
+        <v>688</v>
       </c>
       <c r="C192" s="9"/>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
       <c r="C193" s="9"/>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B194" s="36" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="C194" s="9"/>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="s">
-        <v>740</v>
+        <v>730</v>
       </c>
       <c r="B195" s="36" t="s">
-        <v>739</v>
+        <v>729</v>
       </c>
       <c r="C195" s="9"/>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C196" s="9" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C197" s="9" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="37" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="B198" s="3"/>
       <c r="C198" s="9"/>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C199" s="9" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="43" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C200" s="44"/>
     </row>
     <row r="201" spans="1:3" ht="21">
-      <c r="A201" s="84" t="s">
+      <c r="A201" s="86" t="s">
         <v>120</v>
       </c>
-      <c r="B201" s="85"/>
-      <c r="C201" s="86"/>
+      <c r="B201" s="87"/>
+      <c r="C201" s="88"/>
     </row>
     <row r="202" spans="1:3" ht="19.5">
       <c r="A202" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B202" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C202" s="23" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="2" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C203" s="18"/>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="2" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C204" s="18" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="2" t="s">
-        <v>697</v>
+        <v>689</v>
       </c>
       <c r="B205" s="1"/>
       <c r="C205" s="18"/>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="2" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B206" s="1"/>
       <c r="C206" s="18" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="2" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B207" s="1"/>
       <c r="C207" s="18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="208" spans="1:3" ht="19.5">
       <c r="A208" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B208" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C208" s="23" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="2" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C209" s="18"/>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="2" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C210" s="18"/>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="2" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C211" s="18"/>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="41" t="s">
-        <v>711</v>
+        <v>701</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
       <c r="C212" s="18"/>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="2" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
       <c r="C213" s="18"/>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="2" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
       <c r="C214" s="18"/>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="2" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C215" s="18" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="2" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C216" s="18" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="2" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C217" s="18"/>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="2" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C218" s="18" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="2" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C219" s="18" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="2" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="C220" s="18" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="2" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B221" s="1"/>
       <c r="C221" s="18" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="2" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B222" s="1"/>
       <c r="C222" s="18"/>
     </row>
     <row r="223" spans="1:3" ht="19.5">
       <c r="A223" s="23" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B223" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C223" s="23" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="2" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="B224" s="1"/>
       <c r="C224" s="18"/>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="2" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="C225" s="18"/>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="2" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C226" s="18" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="2" t="s">
-        <v>732</v>
+        <v>722</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C227" s="18"/>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="2" t="s">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="C228" s="18"/>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="2" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="B229" s="1"/>
       <c r="C229" s="18" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="2" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C230" s="18" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="2" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C231" s="18" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="2" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B232" s="1"/>
       <c r="C232" s="18" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="2" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C233" s="18" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="234" spans="1:3" ht="19.5">
       <c r="A234" s="23" t="s">
         <v>209</v>
       </c>
       <c r="B234" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C234" s="23" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="2" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B235" s="37" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="C235" s="18"/>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="2" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="B236" s="1"/>
       <c r="C236" s="18"/>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="2" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B237" s="1"/>
       <c r="C237" s="18"/>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B238" s="1"/>
       <c r="C238" s="18"/>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="2" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="B239" s="1"/>
       <c r="C239" s="18"/>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="2" t="s">
-        <v>622</v>
+        <v>614</v>
       </c>
       <c r="B240" s="1"/>
       <c r="C240" s="18"/>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="2" t="s">
-        <v>671</v>
+        <v>663</v>
       </c>
       <c r="B241" s="1"/>
       <c r="C241" s="18"/>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="2" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="B242" s="1"/>
       <c r="C242" s="18"/>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="2" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="B243" s="1"/>
       <c r="C243" s="18"/>
     </row>
     <row r="244" spans="1:3" ht="21">
-      <c r="A244" s="84" t="s">
+      <c r="A244" s="86" t="s">
         <v>104</v>
       </c>
-      <c r="B244" s="85"/>
-      <c r="C244" s="86"/>
+      <c r="B244" s="87"/>
+      <c r="C244" s="88"/>
     </row>
     <row r="245" spans="1:3" ht="19.5">
       <c r="A245" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B245" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C245" s="23" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="B246" s="1"/>
       <c r="C246" s="18"/>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="s">
-        <v>616</v>
+        <v>608</v>
       </c>
       <c r="B247" s="1"/>
       <c r="C247" s="18"/>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="B248" s="1"/>
       <c r="C248" s="18"/>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="B249" s="1"/>
       <c r="C249" s="18"/>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="s">
-        <v>621</v>
+        <v>613</v>
       </c>
       <c r="B250" s="1"/>
       <c r="C250" s="18"/>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="B251" s="1"/>
       <c r="C251" s="18" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C252" s="18" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B253" s="1"/>
       <c r="C253" s="18" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="254" spans="1:3" ht="19.5">
       <c r="A254" s="23" t="s">
         <v>220</v>
       </c>
       <c r="B254" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C254" s="23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="B255" s="1"/>
       <c r="C255" s="18" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
-        <v>733</v>
+        <v>723</v>
       </c>
       <c r="B256" s="1"/>
       <c r="C256" s="18"/>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
-        <v>718</v>
+        <v>708</v>
       </c>
       <c r="B257" s="1"/>
       <c r="C257" s="18"/>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="s">
-        <v>734</v>
+        <v>724</v>
       </c>
       <c r="B258" s="1"/>
       <c r="C258" s="18"/>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B259" s="1"/>
       <c r="C259" s="18" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B260" s="1"/>
       <c r="C260" s="18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B261" s="1"/>
       <c r="C261" s="18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B262" s="1"/>
       <c r="C262" s="18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="s">
-        <v>735</v>
+        <v>725</v>
       </c>
       <c r="B263" s="1"/>
       <c r="C263" s="18"/>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B264" s="1"/>
       <c r="C264" s="18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B265" s="1"/>
       <c r="C265" s="18" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="s">
         <v>94</v>
@@ -9863,269 +9860,269 @@
         <v>93</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B267" s="1"/>
       <c r="C267" s="18" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="268" spans="1:3" ht="19.5">
       <c r="A268" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B268" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C268" s="23" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="2" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="B269" s="1"/>
       <c r="C269" s="18" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="2" t="s">
         <v>89</v>
       </c>
       <c r="B270" s="1"/>
       <c r="C270" s="18" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="2" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="B271" s="1"/>
       <c r="C271" s="18"/>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B272" s="1"/>
       <c r="C272" s="18" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B273" s="1"/>
       <c r="C273" s="18" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B274" s="1"/>
       <c r="C274" s="18" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="2" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="B275" s="1"/>
       <c r="C275" s="18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="2" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="B276" s="1"/>
       <c r="C276" s="18" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="2" t="s">
-        <v>605</v>
+        <v>597</v>
       </c>
       <c r="B277" s="1"/>
       <c r="C277" s="18"/>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="2" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="B278" s="1"/>
       <c r="C278" s="18"/>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="2" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="B279" s="1"/>
       <c r="C279" s="18"/>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="2" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="B280" s="1"/>
       <c r="C280" s="18" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="281" spans="1:3" ht="19.5">
       <c r="A281" s="23" t="s">
         <v>216</v>
       </c>
       <c r="B281" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C281" s="23" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="2" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B282" s="1"/>
       <c r="C282" s="18" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="2" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B283" s="1"/>
       <c r="C283" s="18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="2" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="B284" s="1"/>
       <c r="C284" s="18"/>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="2" t="s">
-        <v>746</v>
+        <v>736</v>
       </c>
       <c r="B285" s="1"/>
       <c r="C285" s="18" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="2" t="s">
-        <v>747</v>
+        <v>737</v>
       </c>
       <c r="B286" s="1"/>
       <c r="C286" s="18"/>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="2" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="B287" s="1"/>
       <c r="C287" s="18" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="2" t="s">
-        <v>744</v>
+        <v>734</v>
       </c>
       <c r="B288" s="1"/>
       <c r="C288" s="18"/>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="2" t="s">
-        <v>745</v>
+        <v>735</v>
       </c>
       <c r="B289" s="1"/>
       <c r="C289" s="18"/>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="2" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="B290" s="1"/>
       <c r="C290" s="18" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="2" t="s">
-        <v>742</v>
+        <v>732</v>
       </c>
       <c r="B291" s="1"/>
       <c r="C291" s="18"/>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="2" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="B292" s="1"/>
       <c r="C292" s="18"/>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="2" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B293" s="1"/>
       <c r="C293" s="18" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="2" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C294" s="18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="2" t="s">
-        <v>741</v>
+        <v>731</v>
       </c>
       <c r="B295" s="1"/>
       <c r="C295" s="18"/>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B296" s="1"/>
       <c r="C296" s="18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="2" t="s">
         <v>207</v>
       </c>
       <c r="B297" s="1"/>
       <c r="C297" s="18"/>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="2" t="s">
         <v>208</v>
       </c>
       <c r="B298" s="1"/>
@@ -10140,90 +10137,90 @@
         <v>49</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B300" s="1"/>
       <c r="C300" s="18" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="301" spans="1:3" ht="19.5">
       <c r="A301" s="23" t="s">
         <v>214</v>
       </c>
       <c r="B301" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C301" s="23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="38" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="B302" s="1"/>
       <c r="C302" s="18"/>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="38" t="s">
-        <v>736</v>
+        <v>726</v>
       </c>
       <c r="B303" s="1"/>
       <c r="C303" s="18" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="38" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
       <c r="B304" s="1"/>
       <c r="C304" s="18" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="38" t="s">
-        <v>613</v>
+        <v>605</v>
       </c>
       <c r="B305" s="1"/>
       <c r="C305" s="18"/>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="38" t="s">
-        <v>737</v>
+        <v>727</v>
       </c>
       <c r="B306" s="1"/>
       <c r="C306" s="18"/>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="38" t="s">
-        <v>738</v>
+        <v>728</v>
       </c>
       <c r="B307" s="1"/>
       <c r="C307" s="18"/>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B308" s="1"/>
       <c r="C308" s="18" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="2" t="s">
         <v>66</v>
       </c>
       <c r="B309" s="1"/>
       <c r="C309" s="18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="2" t="s">
         <v>65</v>
@@ -10240,410 +10237,410 @@
       <c r="B311" s="1"/>
       <c r="C311" s="18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B312" s="1"/>
       <c r="C312" s="18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B313" s="1"/>
       <c r="C313" s="18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="314" spans="1:3" ht="19.5">
       <c r="A314" s="23" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="B314" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C314" s="23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="2" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="B315" s="1"/>
       <c r="C315" s="18" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="2" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="B316" s="1"/>
       <c r="C316" s="18"/>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="2" t="s">
         <v>205</v>
       </c>
       <c r="B317" s="1"/>
       <c r="C317" s="18"/>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="2" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B318" s="1"/>
       <c r="C318" s="18"/>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="2" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B319" s="1"/>
       <c r="C319" s="18"/>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="2" t="s">
         <v>202</v>
       </c>
       <c r="B320" s="1"/>
       <c r="C320" s="18"/>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="2" t="s">
         <v>203</v>
       </c>
       <c r="B321" s="1"/>
       <c r="C321" s="18"/>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="2" t="s">
         <v>204</v>
       </c>
       <c r="B322" s="1"/>
       <c r="C322" s="18"/>
     </row>
     <row r="323" spans="1:3" ht="19.5">
       <c r="A323" s="23" t="s">
         <v>225</v>
       </c>
       <c r="B323" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C323" s="23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="2" t="s">
         <v>215</v>
       </c>
       <c r="B324" s="1"/>
       <c r="C324" s="18"/>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="2" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="B325" s="1"/>
       <c r="C325" s="18" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="2" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="B326" s="1"/>
       <c r="C326" s="18" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="2" t="s">
         <v>226</v>
       </c>
       <c r="B327" s="3"/>
       <c r="C327" s="9"/>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="2" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B328" s="3"/>
       <c r="C328" s="9"/>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="2" t="s">
-        <v>623</v>
+        <v>615</v>
       </c>
       <c r="B329" s="3"/>
       <c r="C329" s="9"/>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="2" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="B330" s="1"/>
       <c r="C330" s="18"/>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="2" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="B331" s="1"/>
       <c r="C331" s="18"/>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="2" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="B332" s="1"/>
       <c r="C332" s="18"/>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="2" t="s">
         <v>206</v>
       </c>
       <c r="B333" s="1"/>
       <c r="C333" s="18"/>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="2" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="B334" s="1"/>
       <c r="C334" s="18"/>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="2" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="B335" s="1"/>
       <c r="C335" s="18"/>
     </row>
     <row r="336" spans="1:3" ht="19.5">
       <c r="A336" s="23" t="s">
         <v>219</v>
       </c>
       <c r="B336" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C336" s="23" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="2" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="B337" s="1"/>
       <c r="C337" s="18" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="2" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="B338" s="1"/>
       <c r="C338" s="18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B339" s="1"/>
       <c r="C339" s="18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="2" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="B340" s="1"/>
       <c r="C340" s="18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="2" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="B341" s="1"/>
       <c r="C341" s="18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="2" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="B342" s="1"/>
       <c r="C342" s="18" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="2" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="B343" s="1"/>
       <c r="C343" s="18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="2" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="B344" s="1"/>
       <c r="C344" s="18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="2" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="B345" s="1"/>
       <c r="C345" s="18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="346" spans="1:3" ht="19.5">
       <c r="A346" s="23" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="B346" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C346" s="23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="2" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="B347" s="1"/>
       <c r="C347" s="18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="2" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="B348" s="1"/>
       <c r="C348" s="18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B349" s="1"/>
       <c r="C349" s="18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="2" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="B350" s="1"/>
       <c r="C350" s="18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="2" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="B351" s="1"/>
       <c r="C351" s="18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B352" s="1"/>
       <c r="C352" s="18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="2" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="B353" s="1"/>
       <c r="C353" s="18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="2" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="B354" s="1"/>
       <c r="C354" s="18" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A1:C1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A44:C44"/>
     <mergeCell ref="A244:C244"/>
     <mergeCell ref="A201:C201"/>
     <mergeCell ref="A54:C54"/>
     <mergeCell ref="A82:C82"/>
     <mergeCell ref="A107:C107"/>
     <mergeCell ref="A179:C179"/>
     <mergeCell ref="A121:C121"/>
     <mergeCell ref="A151:C151"/>
     <mergeCell ref="A161:C161"/>
     <mergeCell ref="A172:C172"/>
     <mergeCell ref="A70:C70"/>
     <mergeCell ref="A99:C99"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="A44:C44"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>